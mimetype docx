--- v0 (2025-12-02)
+++ v1 (2026-08-17)
@@ -10,96 +10,96 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="3629"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w14:paraId="04CDC87F" w14:textId="77777777" w:rsidTr="00CC4D3A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="2098"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C8B1BBB" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EAC97E1" wp14:editId="6E4B79E9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EAC97E1" wp14:editId="026FD5F7">
                   <wp:extent cx="2971154" cy="889200"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
                   <wp:docPr id="2" name="Grafik 2" descr="G:\Alle\Masterdateien\Logo Gemeindeverwaltung.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="G:\Alle\Masterdateien\Logo Gemeindeverwaltung.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -139,2037 +139,2107 @@
               <w:t>GEMEINDEVERWALTUNG</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3781BEED" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>STATIONSSTRASSE 10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="078662F7" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
               <w:spacing w:after="50"/>
             </w:pPr>
             <w:r>
               <w:t>8306 BRÜTTISELLEN</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="777DD9B8" w14:textId="32165218" w:rsidR="00173814" w:rsidRDefault="00173814" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D582C13" w14:textId="224185C8" w:rsidR="00173814" w:rsidRDefault="00173814" w:rsidP="006A7E9A">
+          <w:p w14:paraId="1D582C13" w14:textId="112D5CDC" w:rsidR="00173814" w:rsidRDefault="00173814" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>Abteilung Gesellschaft</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67ACE">
+              <w:t xml:space="preserve"> + Soziales</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DD09CA6" w14:textId="32C6AE19" w:rsidR="006A7E9A" w:rsidRDefault="00173814" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>gesellschaft</w:t>
             </w:r>
             <w:r w:rsidR="00CE2E29">
               <w:t>@wangen-bruettisellen.ch</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="771685D6" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>www.wangen-bruettisellen.ch</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3619548F" w14:textId="0B11C33C" w:rsidR="00083528" w:rsidRPr="006A7E9A" w:rsidRDefault="00083528" w:rsidP="0010341B">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D7353AD" w14:textId="01975663" w:rsidR="004F514F" w:rsidRDefault="00CE2E29" w:rsidP="00C66F59">
+    <w:p w14:paraId="63794036" w14:textId="3C79BC84" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="BetreffTitel"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk201664170"/>
       <w:r>
-        <w:t>Gesuch um einen Gemeindebei</w:t>
-[...11 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Gesuch um einen Gemeindebeitrag für die Familienergänzende Betreuung im Jahr 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001607FC">
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D9CC76" w14:textId="77777777" w:rsidR="004F514F" w:rsidRPr="004F514F" w:rsidRDefault="004F514F" w:rsidP="004F514F"/>
-    <w:p w14:paraId="65915BBE" w14:textId="52F43AD2" w:rsidR="00A84E93" w:rsidRPr="004F514F" w:rsidRDefault="004F514F" w:rsidP="004F514F">
+    <w:p w14:paraId="3DA152E0" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRPr="004F514F" w:rsidRDefault="00B005CA" w:rsidP="00B005CA"/>
+    <w:p w14:paraId="70F52D7E" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRPr="004F514F" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="BetreffTitel"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F514F">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Für folgende Betreuungseinrichtung</w:t>
       </w:r>
-      <w:r w:rsidR="00926E8A">
+      <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14797D4A" w14:textId="77777777" w:rsidR="001C3C30" w:rsidRPr="004F514F" w:rsidRDefault="001C3C30" w:rsidP="004F514F">
+    <w:p w14:paraId="08DF3DFA" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRPr="004F514F" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13C83DA0" w14:textId="59C679C4" w:rsidR="00A84E93" w:rsidRPr="004F514F" w:rsidRDefault="000D24E1" w:rsidP="004F514F">
+    <w:p w14:paraId="77595564" w14:textId="3B5592D1" w:rsidR="00B005CA" w:rsidRPr="004F514F" w:rsidRDefault="007D192D" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="BetreffTitel"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1855417833"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0011625B" w:rsidRPr="004F514F">
+          <w:r w:rsidR="00BE1B1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00A84E93" w:rsidRPr="004F514F">
+      <w:r w:rsidR="00B005CA" w:rsidRPr="004F514F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C1283" w:rsidRPr="004F514F">
+      <w:r w:rsidR="00B005CA" w:rsidRPr="004F514F">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>H</w:t>
-[...47 lines deleted...]
-        <w:t>rippe</w:t>
+        <w:t>HadeKi Kinderkrippe</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="1" w:name="_Hlk138234898"/>
-    <w:p w14:paraId="03F0F061" w14:textId="669BC92D" w:rsidR="00C66F59" w:rsidRPr="004F514F" w:rsidRDefault="000D24E1" w:rsidP="004F514F">
+    <w:bookmarkStart w:id="0" w:name="_Hlk138234898"/>
+    <w:p w14:paraId="392DD8A9" w14:textId="156F5FC3" w:rsidR="00B005CA" w:rsidRPr="004F514F" w:rsidRDefault="007D192D" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="374821846"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A84E93" w:rsidRPr="004F514F">
+          <w:r w:rsidR="00BE1B1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00552680" w:rsidRPr="004F514F">
+      <w:r w:rsidR="00B005CA" w:rsidRPr="004F514F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C1283" w:rsidRPr="004F514F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B005CA" w:rsidRPr="004F514F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>KIMI Kinderkrippe</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="006E9EEE" w14:textId="29E6C913" w:rsidR="00B36930" w:rsidRPr="004F514F" w:rsidRDefault="000D24E1" w:rsidP="004F514F">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2EDDA4A3" w14:textId="047E5D8F" w:rsidR="00B005CA" w:rsidRPr="004F514F" w:rsidRDefault="007D192D" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1010413913"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B36930" w:rsidRPr="004F514F">
+          <w:r w:rsidR="00BE1B1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00B36930" w:rsidRPr="004F514F">
+      <w:r w:rsidR="00B005CA" w:rsidRPr="004F514F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Kinderkrippe Würmli</w:t>
+        <w:t xml:space="preserve"> Kinderkrippe Würmli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D84B81" w14:textId="5504072D" w:rsidR="006B2662" w:rsidRPr="004F514F" w:rsidRDefault="000D24E1" w:rsidP="004F514F">
+    <w:p w14:paraId="0801C182" w14:textId="0B9C1D5B" w:rsidR="00B005CA" w:rsidRPr="004F514F" w:rsidRDefault="007D192D" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1803339337"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006B2662" w:rsidRPr="004F514F">
+          <w:r w:rsidR="00BE1B1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006B2662" w:rsidRPr="004F514F">
+      <w:r w:rsidR="00B005CA" w:rsidRPr="004F514F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (TFZO)</w:t>
+        <w:t xml:space="preserve"> Tagesfamilien Zürcher Oberland (TFZO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D603FA" w14:textId="09D0B69F" w:rsidR="002C1283" w:rsidRPr="004F514F" w:rsidRDefault="000D24E1" w:rsidP="004F514F">
+    <w:p w14:paraId="466945DC" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRPr="004F514F" w:rsidRDefault="007D192D" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-735711776"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002C1283" w:rsidRPr="004F514F">
+          <w:r w:rsidR="00B005CA" w:rsidRPr="004F514F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002C1283" w:rsidRPr="004F514F">
+      <w:r w:rsidR="00B005CA" w:rsidRPr="004F514F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Vertrag</w:t>
+        <w:t xml:space="preserve"> Es gibt noch keinen Vertrag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D427721" w14:textId="08D8F9C1" w:rsidR="00CE2E29" w:rsidRPr="00177D08" w:rsidRDefault="00926E8A" w:rsidP="004F514F">
+    <w:p w14:paraId="4D427721" w14:textId="5F8533F1" w:rsidR="00CE2E29" w:rsidRPr="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="BetreffTitel"/>
         <w:spacing w:before="240" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk201663957"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00177D08">
+      <w:r w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die nachfolgenden Ausführungen stützen sich auf </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0016300B" w:rsidRPr="00177D08">
+        <w:t xml:space="preserve">Die nachfolgenden Ausführungen stützen sich auf das </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E29" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">das </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0016300B" w:rsidRPr="00177D08">
+        <w:t xml:space="preserve">Reglement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="0016300B" w:rsidRPr="00177D08">
+        <w:t xml:space="preserve">für </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16948" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://www.wangen-bruettisellen.ch/gesetzeskapitel/kapitel/2206" </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="0016300B" w:rsidRPr="00177D08">
+        <w:t xml:space="preserve">die Subventionierung der familienergänzenden </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3523" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00B16948" w:rsidRPr="00177D08">
-[...6 lines deleted...]
-      <w:r w:rsidR="0016300B" w:rsidRPr="00177D08">
+      <w:r w:rsidR="00B16948" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F001E" w:rsidRPr="00177D08">
+        <w:t>etreuung</w:t>
+      </w:r>
+      <w:r w:rsidR="008F001E" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B16948" w:rsidRPr="00177D08">
+      <w:r w:rsidR="00B16948" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in Wangen-Brüttisellen, gültig ab </w:t>
       </w:r>
-      <w:r w:rsidR="002C1283" w:rsidRPr="00177D08">
+      <w:r w:rsidR="002C1283" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Mai</w:t>
       </w:r>
-      <w:r w:rsidR="00B16948" w:rsidRPr="00177D08">
+      <w:r w:rsidR="00B16948" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="008F001E" w:rsidRPr="00177D08">
+      <w:r w:rsidR="008F001E" w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00177D08">
+      <w:r w:rsidRPr="00B005CA">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>. Das Reglement ist auf der Webseite der Gemeinde (www.wangen-bruettisellen.ch) zu finden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E1082E" w14:textId="77777777" w:rsidR="00C66F59" w:rsidRDefault="00C66F59" w:rsidP="004F514F">
+    <w:p w14:paraId="09E1082E" w14:textId="77777777" w:rsidR="00C66F59" w:rsidRDefault="00C66F59" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1903825D" w14:textId="6E0417D9" w:rsidR="00CE2E29" w:rsidRDefault="008F001E" w:rsidP="00723439">
+    <w:p w14:paraId="38D9EBAC" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="0024645F">
       <w:pPr>
         <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk201664074"/>
-      <w:r w:rsidRPr="00535C62">
+      <w:r w:rsidRPr="0024645F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Anspruch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> auf einen Gemeindebeitrag haben: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36ACDF5C" w14:textId="29FF07FD" w:rsidR="00CE2E29" w:rsidRDefault="008F001E" w:rsidP="004F514F">
+    <w:p w14:paraId="0E7CC4B3" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="Auflistung"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Erziehungsberechtigte, die in der</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> und</w:t>
+        <w:t>Erziehungsberechtigte, die in der Gemeinde Wangen-Brüttisellen wohnhaft sind und</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2101A165" w14:textId="1272C7C4" w:rsidR="00986F5B" w:rsidRDefault="008F001E" w:rsidP="004F514F">
+    <w:p w14:paraId="6392B5EE" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="Auflistung"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Erziehungsberechtigte, die</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> oder</w:t>
+        <w:t>Erziehungsberechtigte, die an den Betreuungstagen beide erwerbstätig oder in einer Ausbildung sind oder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3386DC" w14:textId="7582CD82" w:rsidR="008F001E" w:rsidRDefault="008F001E" w:rsidP="004F514F">
+    <w:p w14:paraId="0E5A606D" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="Auflistung"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Erziehungsberechtigte, im selben Haushalt und von denen eine Person arbeitssuchend ist (RAV-Anmeldung muss vorliegen)</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> oder</w:t>
+        <w:t>Erziehungsberechtigte, im selben Haushalt und von denen eine Person arbeitssuchend ist (RAV-Anmeldung muss vorliegen) oder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57391C3D" w14:textId="3612E00D" w:rsidR="008F001E" w:rsidRDefault="008F001E" w:rsidP="004F514F">
+    <w:p w14:paraId="3C31FDD4" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="Auflistung"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Alleinstehende Erziehungsberechtigte, die arbeitssuchend sind (RAV-Anmeldung muss vorliegen)</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Alleinstehende Erziehungsberechtigte, die arbeitssuchend sind (RAV-Anmeldung muss vorliegen).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5699526B" w14:textId="77777777" w:rsidR="00CE2E29" w:rsidRDefault="00CE2E29" w:rsidP="004F514F">
+    <w:p w14:paraId="64E38BC0" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D04F12" w14:textId="79C6D92F" w:rsidR="00251D96" w:rsidRDefault="00CE2E29" w:rsidP="00251D96">
+    <w:p w14:paraId="08752782" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Die </w:t>
-[...41 lines deleted...]
-        <w:t>Das Gesuchformular für das kommende Jahr (2026) ist ab dem 1. Juli 2025 auf der Webseite der Gemeinde Wangen-Brüttisellen aufgeschaltet oder kann bei der Abteilung Gesellschaft bezogen werden. Das Gesuch muss jedes Jahr neu eingereicht werden.</w:t>
+        <w:t>Die Erziehungsberechtigten haben die Möglichkeit, einen subventionierten Betreuungsplatz zu erhalten, indem sie ein Gesuch inklusive weitere notwendige Unterlagen einreichen. Das Gesuchformular für das kommende Jahr (2026) ist ab dem 1. Juli 2025 auf der Webseite der Gemeinde Wangen-Brüttisellen aufgeschaltet oder kann bei der Abteilung Gesellschaft bezogen werden. Das Gesuch muss jedes Jahr neu eingereicht werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4FC5E1" w14:textId="63764CA3" w:rsidR="00C6325B" w:rsidRDefault="00C6325B" w:rsidP="004F514F">
-[...4 lines deleted...]
-    <w:p w14:paraId="48670F65" w14:textId="2D71C182" w:rsidR="00C6325B" w:rsidRDefault="00C6325B" w:rsidP="004F514F">
+    <w:p w14:paraId="79C3456B" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000901D5">
         <w:t xml:space="preserve">Die Beitragsgenehmigung ist </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA1977">
         <w:t>abhängig von der Anzahl bereits bewilligter su</w:t>
       </w:r>
       <w:r>
         <w:t>bventionierter Betreuungsplätze- sowie weiteren Vorrang</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA1977">
         <w:t>kriterien (vgl. Punkt</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 4.3</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Reglement für die Subventionierung der familienergänzenden Betreuung in Wangen-Brüttiselle</w:t>
+        <w:t xml:space="preserve"> 4.3 im Reglement für die Subventionierung der familienergänzenden Betreuung in Wangen-Brüttiselle</w:t>
       </w:r>
       <w:r w:rsidRPr="00176A73">
         <w:t>n).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Hat die Gemeinde den Gesamtbetrag für die Subventionen bereits ausgeschöpft, wird </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> auf eine Warteliste gesetzt. </w:t>
+        <w:t xml:space="preserve"> Hat die Gemeinde den Gesamtbetrag für die Subventionen bereits ausgeschöpft, wird das Gesuch auf eine Warteliste gesetzt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF275BB" w14:textId="77777777" w:rsidR="00CE2E29" w:rsidRDefault="00CE2E29" w:rsidP="004F514F">
+    <w:p w14:paraId="534B14AD" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9B516A" w14:textId="483439A7" w:rsidR="00CE2E29" w:rsidRPr="00C66F59" w:rsidRDefault="00CE2E29" w:rsidP="00723439">
+    <w:p w14:paraId="026525F7" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRPr="00C66F59" w:rsidRDefault="00B005CA" w:rsidP="0024645F">
       <w:pPr>
         <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66F59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Berechnungsgrundlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448F181D" w14:textId="7C9B29D6" w:rsidR="00F72D90" w:rsidRDefault="00F72D90" w:rsidP="004F514F">
+    <w:p w14:paraId="7D6E2488" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Die Berech</w:t>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Die Berechnung eines allfälligen Gemeindebeitrags erfolgt grundsätzlich auf Basis des Volltarifes der Betreuungseinrichtung und anhand der wirtschaftlichen Leistungsfähigkeit der Erziehungsberechtigten.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72D90">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E4657D">
-[...3 lines deleted...]
-        <w:t>s ist von folgenden Faktoren abhängig:</w:t>
+      <w:r>
+        <w:t>Die Höhe des Gemeindebeitrags ist von folgenden Faktoren abhängig:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1183B4" w14:textId="50A337E0" w:rsidR="00E974D6" w:rsidRDefault="008F001E" w:rsidP="004F514F">
+    <w:p w14:paraId="057C7145" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Steuerbares Vermögen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0264AC10" w14:textId="2B665BFD" w:rsidR="008F001E" w:rsidRDefault="008F001E" w:rsidP="004F514F">
+    <w:p w14:paraId="121211DA" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Steuerbares Einkommen</w:t>
-[...5 lines deleted...]
-        <w:t>ktuellen Lohnabrechnungen</w:t>
+        <w:t>Steuerbares Einkommen oder aktuellen Lohnabrechnungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF6607D" w14:textId="77777777" w:rsidR="00E974D6" w:rsidRDefault="00075530" w:rsidP="00723439">
+    <w:p w14:paraId="5A438AFF" w14:textId="77777777" w:rsidR="00B005CA" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Beanspruchung des Betreuungsangebotes gemäss Vertrag mit der Betreuungseinrichtung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34045CBE" w14:textId="77777777" w:rsidR="007B545E" w:rsidRPr="00986DFB" w:rsidRDefault="007B545E" w:rsidP="004F514F">
+    <w:p w14:paraId="287FD810" w14:textId="3F1CAAEC" w:rsidR="00872725" w:rsidRDefault="00B005CA" w:rsidP="00B005CA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986DFB">
         <w:t>Ermittelt werden das steuerbare Einkommen und Vermögen der Erziehungsberechtigten aufgrund der aktuellen definitiven Steuereinschätzung (Schlussrechnung) oder den Lohnabrechnungen der letzten 6 Monate und de</w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00986DFB">
         <w:t xml:space="preserve"> Vermögensnachweis. Die </w:t>
       </w:r>
       <w:r>
         <w:t>Erziehungsberechtigten</w:t>
       </w:r>
       <w:r w:rsidRPr="00986DFB">
         <w:t xml:space="preserve"> geben der Abteilung Gesellschaft durch ihre Unterschrift auf </w:t>
       </w:r>
       <w:r>
         <w:t>dem Gesuch</w:t>
       </w:r>
       <w:r w:rsidRPr="00986DFB">
-        <w:t xml:space="preserve"> ihre Erlaubnis, die entsprechenden Angaben </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">bei der Abteilung Steuern der Gemeinde Wangen-Brüttisellen einzuholen. Falls keine aktuelle definitive Schlussrechnung vorhanden ist, besteht die Möglichkeit, aufgrund der Lohnabrechnungen und des Vermögens den Gemeindebeitrag zu ermitteln. </w:t>
+        <w:t xml:space="preserve"> ihre Erlaubnis, die entsprechenden Angaben bei der Abteilung Steuern der Gemeinde Wangen-Brüttisellen einzuholen. Falls keine aktuelle definitive Schlussrechnung vorhanden ist, besteht die Möglichkeit, aufgrund der Lohnabrechnungen und des Vermögens den Gemeindebeitrag zu ermitteln. </w:t>
+      </w:r>
+      <w:r w:rsidR="00872725">
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="287FD810" w14:textId="5F5EAFB7" w:rsidR="00872725" w:rsidRDefault="00872725" w:rsidP="004F514F">
+    <w:p w14:paraId="0EFF8455" w14:textId="77777777" w:rsidR="00E90285" w:rsidRDefault="00E90285" w:rsidP="00003E82">
       <w:pPr>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070293F">
+    </w:p>
+    <w:p w14:paraId="30D2EE73" w14:textId="15739A9F" w:rsidR="00B57477" w:rsidRPr="00003E82" w:rsidRDefault="0070293F" w:rsidP="00003E82">
+      <w:pPr>
+        <w:spacing w:before="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003E82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Persönliche Angaben </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393F38C8" w14:textId="77777777" w:rsidR="00F37951" w:rsidRDefault="00F37951" w:rsidP="00A13C2D"/>
-    <w:p w14:paraId="4B90ABF6" w14:textId="03031AE7" w:rsidR="00CE2E29" w:rsidRPr="00725AE9" w:rsidRDefault="00A13C2D" w:rsidP="00725AE9">
+    <w:p w14:paraId="4B90ABF6" w14:textId="5A0CEF0F" w:rsidR="00CE2E29" w:rsidRPr="005B7D13" w:rsidRDefault="00A13C2D" w:rsidP="005B7D13">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist </w:t>
       </w:r>
-      <w:r w:rsidR="0070293F" w:rsidRPr="00725AE9">
+      <w:r w:rsidR="0070293F" w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>hr steuerbares Vermögen über CHF 200'000?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1724336543"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C63D40">
+          <w:r w:rsidR="00BE1B1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-191069149"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00973EF6">
+          <w:r w:rsidR="00BE1B1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3465BB" w14:textId="0D69FD16" w:rsidR="007B545E" w:rsidRPr="00725AE9" w:rsidRDefault="007B545E" w:rsidP="00024EBF">
+    <w:p w14:paraId="1B3465BB" w14:textId="341C25AA" w:rsidR="007B545E" w:rsidRPr="005B7D13" w:rsidRDefault="007B545E" w:rsidP="00024EBF">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Anzahl Geschwisterkinder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1647397351"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00973EF6">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:r w:rsidRPr="005B7D13">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1421099304"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00725AE9">
+          <w:r w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 </w:t>
       </w:r>
-      <w:r w:rsidR="00607D6C">
+      <w:r w:rsidR="00607D6C" w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1186320773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00725AE9">
+          <w:r w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00725AE9">
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE7FF1F" w14:textId="77777777" w:rsidR="00B57477" w:rsidRPr="00872725" w:rsidRDefault="00205614" w:rsidP="00B57477">
+    <w:p w14:paraId="6CE7FF1F" w14:textId="77777777" w:rsidR="00B57477" w:rsidRPr="00CA64A1" w:rsidRDefault="00205614" w:rsidP="00B57477">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00872725">
+      <w:r w:rsidRPr="00CA64A1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Erziehungsberechtigte</w:t>
       </w:r>
-      <w:r w:rsidR="00192F16" w:rsidRPr="00872725">
+      <w:r w:rsidR="00192F16" w:rsidRPr="00CA64A1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19616FB4" w14:textId="77777777" w:rsidR="00B57477" w:rsidRDefault="00B57477" w:rsidP="00B57477">
+    <w:p w14:paraId="19616FB4" w14:textId="77777777" w:rsidR="00B57477" w:rsidRPr="00395589" w:rsidRDefault="00B57477" w:rsidP="00B57477">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD18514" w14:textId="77777777" w:rsidR="000E5A89" w:rsidRDefault="002E6077" w:rsidP="000E5A89">
+    <w:p w14:paraId="7CB928A7" w14:textId="225D60B4" w:rsidR="00376390" w:rsidRPr="00395589" w:rsidRDefault="002E6077" w:rsidP="00BE4515">
       <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B61">
+      <w:r w:rsidR="003F3F90" w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A6055">
+      <w:r w:rsidR="00D14231">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-1255589030"/>
+          <w:id w:val="-188298054"/>
           <w:placeholder>
-            <w:docPart w:val="9C96BA28CB51488983267E6F2D1FDD43"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0041305B" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="0041305B" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="0041305B" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="47CB0882" w14:textId="73538D17" w:rsidR="0070293F" w:rsidRPr="00395589" w:rsidRDefault="002E6077" w:rsidP="00BE4515">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vorname:</w:t>
+      </w:r>
+      <w:r w:rsidR="0022431A" w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1419405403"/>
+          <w:placeholder>
+            <w:docPart w:val="10CB81C626B44055A03A3C9E317FEFF4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00973EF6">
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="47CB0882" w14:textId="10172918" w:rsidR="0070293F" w:rsidRDefault="002E6077" w:rsidP="000E5A89">
+    <w:p w14:paraId="073ECA20" w14:textId="675891EE" w:rsidR="00376390" w:rsidRPr="00395589" w:rsidRDefault="0022431A" w:rsidP="00BE4515">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0022431A">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Strass</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23B1A" w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000E5A89">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="370425281"/>
+          <w:id w:val="1156573855"/>
           <w:placeholder>
-            <w:docPart w:val="EBBFCF47998240F0A9943C62651D28AF"/>
+            <w:docPart w:val="34A1B8D827C7416C8E5AE6D59ABB6A3E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00973EF6">
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4CCB8FE8" w14:textId="77777777" w:rsidR="000E5A89" w:rsidRDefault="0022431A" w:rsidP="000E5A89">
+    <w:p w14:paraId="55F26787" w14:textId="4BE34AED" w:rsidR="00B23B1A" w:rsidRPr="00395589" w:rsidRDefault="0022431A" w:rsidP="00BE4515">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="003F3F90">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ort: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-1415692122"/>
+          <w:id w:val="432172368"/>
           <w:placeholder>
-            <w:docPart w:val="E1CFB3C78E7447DAB0B7897E3BC9482E"/>
+            <w:docPart w:val="FB9E7EC2D2F14320BACD74F730F7D87D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00973EF6">
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="66BFECC5" w14:textId="31E19E8F" w:rsidR="0070293F" w:rsidRDefault="0022431A" w:rsidP="000E5A89">
+    <w:p w14:paraId="4AB1D262" w14:textId="69BE3C6A" w:rsidR="00376390" w:rsidRPr="00395589" w:rsidRDefault="0022431A" w:rsidP="00BE4515">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000E5A89">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Geb.Datum:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-1509983215"/>
+          <w:id w:val="-76982929"/>
           <w:placeholder>
-            <w:docPart w:val="0BC0A2A09F954B27A33755E3A620D139"/>
+            <w:docPart w:val="01815F0529714DC8A2081BEB896295B7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00973EF6">
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5E9A1342" w14:textId="77777777" w:rsidR="000E5A89" w:rsidRDefault="0022431A" w:rsidP="000E5A89">
+    <w:p w14:paraId="34658F06" w14:textId="422091F0" w:rsidR="00376390" w:rsidRPr="00395589" w:rsidRDefault="0022431A" w:rsidP="00BE4515">
       <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="003F3F90">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="993536236"/>
+          <w:id w:val="817389327"/>
           <w:placeholder>
-            <w:docPart w:val="E7EC7D15687B4E1493E63C4AE9F65A51"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000F5AC6" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Zahl</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4F4B1A8E" w14:textId="768B7F72" w:rsidR="001E171C" w:rsidRPr="00395589" w:rsidRDefault="0022431A" w:rsidP="00BE4515">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6521"/>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>E-Mail:</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F90" w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1374848270"/>
+          <w:placeholder>
+            <w:docPart w:val="297019EA464545FBAAAC643C68E81F53"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00973EF6">
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB0A81" w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...8 lines deleted...]
-            <w:t>Zahl</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00430BAE" w:rsidRPr="00430BAE">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="086B215B" w14:textId="2A0DFA67" w:rsidR="000E5A89" w:rsidRDefault="0022431A" w:rsidP="000E5A89">
+    <w:p w14:paraId="2270BEF5" w14:textId="67E4CAF5" w:rsidR="00826697" w:rsidRPr="00395589" w:rsidRDefault="00826697" w:rsidP="00376390">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6521"/>
+          <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000E5A89">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Erwerbstätig?</w:t>
+      </w:r>
+      <w:r w:rsidR="00376390" w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-        <w:tab/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="444117509"/>
-[...98 lines deleted...]
-        <w:sdtPr>
           <w:id w:val="1121037593"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00826697">
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00430BAE" w:rsidRPr="00430BAE">
+      <w:r w:rsidR="00430BAE" w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
       </w:r>
-      <w:r w:rsidR="001A6055">
+      <w:r w:rsidR="00F80EA3" w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="-422494350"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nein (RAV-Anmeldung muss vorliegen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F1CC02" w14:textId="0B8127B1" w:rsidR="00192F16" w:rsidRDefault="00AB652B" w:rsidP="001A6055">
+    <w:p w14:paraId="40F1CC02" w14:textId="177BF36D" w:rsidR="00192F16" w:rsidRPr="00395589" w:rsidRDefault="00AB652B" w:rsidP="00823F5F">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Stellenprozent</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1D4F" w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00823F5F" w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="87665045"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F4943" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Zahl</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003F3F90" w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A43CAA" w14:textId="745764A6" w:rsidR="00B57477" w:rsidRPr="005B7D13" w:rsidRDefault="00B57477" w:rsidP="00823F5F">
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="2694"/>
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022431A">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">? </w:t>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wird ein 13. Monatslohn bezahlt?</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1008">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="2079091234"/>
-[...49 lines deleted...]
-        <w:sdtPr>
           <w:id w:val="-1866972106"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
       </w:r>
-      <w:r w:rsidR="001A6055">
+      <w:r w:rsidR="00F80EA3" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="367499573"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00826697">
+          <w:r w:rsidR="00826697" w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44575BFD" w14:textId="7FB31B38" w:rsidR="00F37951" w:rsidRDefault="000E1D4F" w:rsidP="001A6055">
+    <w:p w14:paraId="44575BFD" w14:textId="0AF56FF8" w:rsidR="00F37951" w:rsidRPr="005B7D13" w:rsidRDefault="000E1D4F" w:rsidP="00823F5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="3828"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Berufst</w:t>
       </w:r>
-      <w:r w:rsidR="0022431A">
+      <w:r w:rsidR="0022431A" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>ätigkeit:</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F90" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80EA3" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:bCs/>
+            <w:rFonts w:cs="Century Gothic"/>
+            <w:color w:val="00B050"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="94986052"/>
+          <w:id w:val="805052067"/>
           <w:placeholder>
-            <w:docPart w:val="ED1A647E188B436B8F7DA1FEDAE46600"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00551CE8">
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidR="00234FE3" w:rsidRPr="007A0847">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ausfüllen Text</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="14CDA952" w14:textId="07FC87A7" w:rsidR="00205614" w:rsidRPr="00AB652B" w:rsidRDefault="0022431A" w:rsidP="001A6055">
+    <w:p w14:paraId="30E577C5" w14:textId="5E877D3A" w:rsidR="00205614" w:rsidRPr="005B7D13" w:rsidRDefault="00205614" w:rsidP="002B1008">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...43 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-      </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2621"/>
+        <w:gridCol w:w="3319"/>
         <w:gridCol w:w="569"/>
-        <w:gridCol w:w="1311"/>
-        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1167"/>
         <w:gridCol w:w="1314"/>
         <w:gridCol w:w="1314"/>
-        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="1165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="6B73C56F" w14:textId="77777777" w:rsidTr="00EE35D5">
+      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="6B73C56F" w14:textId="77777777" w:rsidTr="00C56200">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78CA9E0D" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bitte Zutreffendes ankreuzen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="101E5F99" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="541" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78462242" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 bis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="359D283A" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="588" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="691D026C" w14:textId="22BC95B8" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 bis</w:t>
             </w:r>
@@ -2299,213 +2369,215 @@
               <w:t>13.45 bis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A6134B" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="483F0F05" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7 bis </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36300670" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="2D2B0179" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="2D2B0179" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67B23F8C" w14:textId="62EF0D54" w:rsidR="004D54D9" w:rsidRPr="00EE35D5" w:rsidRDefault="004D54D9" w:rsidP="00877462">
+          <w:p w14:paraId="67B23F8C" w14:textId="47005C83" w:rsidR="004D54D9" w:rsidRPr="005B7D13" w:rsidRDefault="00971F29" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE35D5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arbeitszeiten Person 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C3CBD18" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
+          <w:p w14:paraId="3C3CBD18" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="005B7D13" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1410694768"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="012F1664" w14:textId="78479A6D" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="00F21DFC" w:rsidP="00877462">
+              <w:p w14:paraId="012F1664" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-548528191"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="067AB78C" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2590,182 +2662,184 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-922107292"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="659F5920" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="6487C606" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="6487C606" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65E43CD9" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FFF2C04" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
+          <w:p w14:paraId="7FFF2C04" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="005B7D13" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Di</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-829744703"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7B4897D3" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1272046886"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2AF57BF4" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2850,182 +2924,184 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-250271591"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="724BE471" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="7A319ED2" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="7A319ED2" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47C4C180" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="624025DD" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
+          <w:p w14:paraId="624025DD" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="005B7D13" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1186750637"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="51F96B5F" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1704320194"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6898FE6A" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3110,182 +3186,184 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-760209748"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="61183EE4" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="135879BE" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="135879BE" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CA6D101" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06ACF0CD" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
+          <w:p w14:paraId="06ACF0CD" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="005B7D13" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-15546254"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="339EAF5B" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="454837439"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="69BA0974" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3370,182 +3448,184 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2043559989"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0A2A49A8" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="26E5A508" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="004D54D9" w:rsidRPr="009D219E" w14:paraId="26E5A508" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44431AFB" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D6EE86C" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
+          <w:p w14:paraId="5D6EE86C" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="005B7D13" w:rsidRDefault="004D54D9" w:rsidP="00877462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2128197437"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="02D75DE4" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="181791471"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1B39A176" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3630,3006 +3710,3491 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1151331768"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="787E789A" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00877462">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="432BEBE5" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRDefault="004D54D9" w:rsidP="00205614">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E309742" w14:textId="24AC6F17" w:rsidR="00205614" w:rsidRDefault="00205614" w:rsidP="00581C66">
+    <w:p w14:paraId="6E309742" w14:textId="4E727E58" w:rsidR="00205614" w:rsidRPr="005B7D13" w:rsidRDefault="00205614" w:rsidP="000E1D4F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Anderes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="-531266786"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002C26A7">
+          <w:r w:rsidR="00BE1B1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ich bin von Mo bis Fr an</w:t>
       </w:r>
-      <w:r w:rsidR="001C1123" w:rsidRPr="001C1123">
-        <w:rPr>
+      <w:r w:rsidR="00AB652B" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F3F90" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:bCs/>
+            <w:rFonts w:cs="Century Gothic"/>
+            <w:color w:val="00B050"/>
           </w:rPr>
-          <w:id w:val="-1038430058"/>
+          <w:id w:val="-519699967"/>
           <w:placeholder>
-            <w:docPart w:val="D339C7BFB41347C3BFA0C3849CB9A17B"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00160B3F" w:rsidRPr="00551CE8">
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidR="00563266" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Zahl</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002C26A7">
+      <w:r w:rsidR="002C26A7" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Tagen in der Ausbildung</w:t>
       </w:r>
-      <w:r w:rsidR="00927B44">
+      <w:r w:rsidR="00927B44" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> oder Einsätze über RAV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59279EE2" w14:textId="3E929FF6" w:rsidR="00205614" w:rsidRDefault="00205614" w:rsidP="00581C66">
+    <w:p w14:paraId="59279EE2" w14:textId="67CF5466" w:rsidR="00205614" w:rsidRDefault="00205614" w:rsidP="00024EBF">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="1628665281"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AC4368">
+          <w:r w:rsidR="00AC4368" w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ich bin von Mo bis Fr an</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB652B" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1017513613"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00563266" w:rsidRPr="00563266">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Zahl</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002C26A7" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tagen in einem </w:t>
+      </w:r>
+      <w:r w:rsidR="0073285F" w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Deutschkurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7837A797" w14:textId="666C394C" w:rsidR="001E171C" w:rsidRPr="005B7D13" w:rsidRDefault="001E171C" w:rsidP="001E171C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Ich bin von Mo bis Fr an</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F24FE97" w14:textId="77777777" w:rsidR="00E90285" w:rsidRDefault="00E90285" w:rsidP="000E1D4F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F29FC5" w14:textId="77777777" w:rsidR="001B0E55" w:rsidRDefault="001B0E55" w:rsidP="000E1D4F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EC214C" w14:textId="7B8457B0" w:rsidR="000E1D4F" w:rsidRPr="00CA64A1" w:rsidRDefault="000E1D4F" w:rsidP="000E1D4F">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erziehungsberechtigte Person </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5201F" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C616B6" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="00872725" w:rsidRDefault="000E1D4F" w:rsidP="000E1D4F">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF47F5F" w14:textId="77777777" w:rsidR="00D14231" w:rsidRPr="00395589" w:rsidRDefault="00D14231" w:rsidP="00D14231">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="557291859"/>
+          <w:id w:val="-1870051807"/>
           <w:placeholder>
-            <w:docPart w:val="39DBA196536F470681E21914DACEBB8F"/>
+            <w:docPart w:val="1EC5B18802514B50AE400D4B21AA8D00"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="30C72545" w14:textId="77777777" w:rsidR="00D14231" w:rsidRPr="00395589" w:rsidRDefault="00D14231" w:rsidP="00D14231">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vorname: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1223665558"/>
+          <w:placeholder>
+            <w:docPart w:val="75CAEBEF58B144B0AB23A112D2AB6501"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00160B3F" w:rsidRPr="00551CE8">
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>Zahl</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002C26A7">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1A0F81DA" w14:textId="760AFB51" w:rsidR="00854FAD" w:rsidRDefault="00854FAD">
-[...37 lines deleted...]
-    <w:p w14:paraId="0F041477" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="0081165C">
+    <w:p w14:paraId="62EDA606" w14:textId="77777777" w:rsidR="00D14231" w:rsidRPr="00395589" w:rsidRDefault="00D14231" w:rsidP="00D14231">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strasse: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="202991821"/>
+          <w:id w:val="1020210578"/>
           <w:placeholder>
-            <w:docPart w:val="73EF9D2847D1486080F6754FBEF7653C"/>
+            <w:docPart w:val="0CAC1669C1C04B9ABFF7AA4F5B49CD6B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2A91DDF1" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="0081165C">
+    <w:p w14:paraId="52072BD7" w14:textId="77777777" w:rsidR="00D14231" w:rsidRPr="00395589" w:rsidRDefault="00D14231" w:rsidP="00D14231">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ort: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-522171366"/>
+          <w:id w:val="2117556090"/>
           <w:placeholder>
-            <w:docPart w:val="3A5FE89759D9400E8B1F85AA161608D2"/>
+            <w:docPart w:val="05928864B9D34EBDB35CCC6C61CFCDA1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="38FC2FAE" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="0081165C">
+    <w:p w14:paraId="7829B403" w14:textId="77777777" w:rsidR="00D14231" w:rsidRPr="00395589" w:rsidRDefault="00D14231" w:rsidP="00D14231">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geb.Datum: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-556169142"/>
+          <w:id w:val="1161506174"/>
           <w:placeholder>
-            <w:docPart w:val="C06ECE6B0C114B0DA19BD7E2B6EF5BEE"/>
+            <w:docPart w:val="F013B21385144AC3827FD2133008C9B1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3DBE0AD7" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="0081165C">
+    <w:p w14:paraId="72EBE048" w14:textId="77777777" w:rsidR="00D14231" w:rsidRPr="00395589" w:rsidRDefault="00D14231" w:rsidP="00D14231">
       <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-797680761"/>
+          <w:id w:val="-1747871680"/>
           <w:placeholder>
-            <w:docPart w:val="2582F3CCFFAD4C4D94777AC4E4D1FF8B"/>
+            <w:docPart w:val="1EC5B18802514B50AE400D4B21AA8D00"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Zahl</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5E081A79" w14:textId="77777777" w:rsidR="00D14231" w:rsidRPr="00395589" w:rsidRDefault="00D14231" w:rsidP="00D14231">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6521"/>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-Mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="980416977"/>
+          <w:placeholder>
+            <w:docPart w:val="27C8A02345004A64A518757C605FECB6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3EB2B1C6" w14:textId="63EBC0BC" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="0081165C">
+    <w:p w14:paraId="66F5CF52" w14:textId="77777777" w:rsidR="00234FE3" w:rsidRPr="00395589" w:rsidRDefault="00234FE3" w:rsidP="00234FE3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6521"/>
+          <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erwerbstätig? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-1682126331"/>
-[...142 lines deleted...]
-          <w:id w:val="1456679222"/>
+          <w:id w:val="-904060016"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00854FAD">
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00430BAE">
+      <w:r w:rsidRPr="00395589">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1482347139"/>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1670406240"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nein (RAV-Anmeldung muss vorliegen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA72FA5" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="0081165C">
+    <w:p w14:paraId="7F1F63BD" w14:textId="77777777" w:rsidR="00234FE3" w:rsidRPr="00395589" w:rsidRDefault="00234FE3" w:rsidP="00234FE3">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stellenprozente? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="456534284"/>
+          <w:placeholder>
+            <w:docPart w:val="0A7C18652EF64BCFADE0A46CEF89105F"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Zahl</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00395589">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72423986" w14:textId="77777777" w:rsidR="00234FE3" w:rsidRPr="005B7D13" w:rsidRDefault="00234FE3" w:rsidP="00234FE3">
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="2694"/>
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022431A">
-[...3 lines deleted...]
-        <w:t>Stellenprozent</w:t>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wird ein 13. Monatslohn bezahlt?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">? </w:t>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="1659267115"/>
-[...50 lines deleted...]
-          <w:id w:val="-1955167884"/>
+          <w:id w:val="-4366038"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ja </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1615971225"/>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-771631408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F24C029" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="0081165C">
+    <w:p w14:paraId="7C35E2E1" w14:textId="77777777" w:rsidR="00234FE3" w:rsidRPr="005B7D13" w:rsidRDefault="00234FE3" w:rsidP="00234FE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="3828"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Berufstätigkeit:</w:t>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berufstätigkeit:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:bCs/>
+            <w:rFonts w:cs="Century Gothic"/>
+            <w:color w:val="00B050"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-1844078869"/>
+          <w:id w:val="1041868417"/>
           <w:placeholder>
-            <w:docPart w:val="89A654B6B10941EBB28B2B0E9BB68CAC"/>
+            <w:docPart w:val="A9A7C5AF1FCF4FD48D67057364B8EA95"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidRPr="007A0847">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ausfüllen Text</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4FECC195" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRPr="00AB652B" w:rsidRDefault="00812BE4" w:rsidP="0081165C">
+    <w:p w14:paraId="1EDB1F2C" w14:textId="77777777" w:rsidR="00FD1B33" w:rsidRPr="005B7D13" w:rsidRDefault="00FD1B33" w:rsidP="00FD1B33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="3828"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="6804"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
-[...40 lines deleted...]
-        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...40 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2621"/>
+        <w:gridCol w:w="3319"/>
         <w:gridCol w:w="569"/>
-        <w:gridCol w:w="1311"/>
-        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1167"/>
         <w:gridCol w:w="1314"/>
         <w:gridCol w:w="1314"/>
-        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="1165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E1D4F" w:rsidRPr="009D219E" w14:paraId="5977054D" w14:textId="77777777" w:rsidTr="00EE35D5">
+      <w:tr w:rsidR="005B7D13" w:rsidRPr="009D219E" w14:paraId="5977054D" w14:textId="77777777" w:rsidTr="00C56200">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED431E4" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="2ED431E4" w14:textId="57289BD9" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bitte Zutreffendes ankreuzen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8AD351" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="1D8AD351" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="541" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71D99BF2" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="463F61A3" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 bis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="444084BB" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="444084BB" w14:textId="089187CE" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="588" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A30D079" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="54C64066" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 bis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ca.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DBAAA4B" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="3DBAAA4B" w14:textId="54A16A03" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.15 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D23CE4C" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="1C8A8F4A" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ca. </w:t>
             </w:r>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">11 bis </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21AE054A" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="21AE054A" w14:textId="0AA7D557" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C0DACE5" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="75FD831E" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ca. </w:t>
             </w:r>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.45 bis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23AE8BD5" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="23AE8BD5" w14:textId="199C0F49" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A373E85" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="7A11753C" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7 bis </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="346673D8" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="346673D8" w14:textId="0ACB77A9" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E1D4F" w:rsidRPr="009D219E" w14:paraId="09CACCF0" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="005B7D13" w:rsidRPr="009D219E" w14:paraId="09CACCF0" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46134106" w14:textId="598D6657" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="46134106" w14:textId="3B651F9B" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="00971F29" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="00EE35D5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Arbeitszeiten </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbeitszeiten Person </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BB26C27" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="6BB26C27" w14:textId="2A49DBBE" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1884394154"/>
+            <w:id w:val="-1138956270"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="36EC005E" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="36EC005E" w14:textId="0B76CC22" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="00BE1B1F" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-969666752"/>
+            <w:id w:val="1946875476"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="16D6D4B7" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="16D6D4B7" w14:textId="09AD582A" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1603611639"/>
+            <w:id w:val="1433626254"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4AAB3DA8" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="4AAB3DA8" w14:textId="7DDB1BB5" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-6914605"/>
+            <w:id w:val="-1596311464"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="26693352" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="26693352" w14:textId="25088DC1" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1503460992"/>
+            <w:id w:val="-747968646"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2CE289BC" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="2CE289BC" w14:textId="414C60C1" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000E1D4F" w:rsidRPr="009D219E" w14:paraId="56DA9895" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="005B7D13" w:rsidRPr="009D219E" w14:paraId="56DA9895" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4424CC48" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="4424CC48" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52BDCFBB" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="52BDCFBB" w14:textId="761FA00A" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Di</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-589386878"/>
+            <w:id w:val="-1661612349"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="56D71026" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="56D71026" w14:textId="0E25C7BB" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="181707239"/>
+            <w:id w:val="1804428545"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="13936C22" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="13936C22" w14:textId="7EC68CBC" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="2005775555"/>
+            <w:id w:val="636385072"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="19A7FE2A" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="19A7FE2A" w14:textId="25DD6AB4" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="182711031"/>
+            <w:id w:val="-683667126"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="5CCE525E" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="5CCE525E" w14:textId="2813BFF7" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1253158042"/>
+            <w:id w:val="-1570722900"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="723ADA6E" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="723ADA6E" w14:textId="6AA40B7C" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000E1D4F" w:rsidRPr="009D219E" w14:paraId="15B2A3BB" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="005B7D13" w:rsidRPr="009D219E" w14:paraId="15B2A3BB" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B1C7841" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="1B1C7841" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E3E0D36" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="2E3E0D36" w14:textId="2CB10570" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-80372488"/>
+            <w:id w:val="1353070923"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1D8DA1EB" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="1D8DA1EB" w14:textId="5D3A383D" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="995223241"/>
+            <w:id w:val="970169603"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="5D896AEB" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="5D896AEB" w14:textId="3018FE24" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="598525751"/>
+            <w:id w:val="-818798251"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7BD79C33" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="7BD79C33" w14:textId="5E46E742" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-271548979"/>
+            <w:id w:val="437878916"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="199040C6" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="199040C6" w14:textId="0C6DAC2D" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1928874598"/>
+            <w:id w:val="-1598084939"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4E11A34D" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="4E11A34D" w14:textId="6170F0F4" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000E1D4F" w:rsidRPr="009D219E" w14:paraId="14EC2689" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="005B7D13" w:rsidRPr="009D219E" w14:paraId="14EC2689" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="013FFFD9" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="013FFFD9" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F46E32E" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="0F46E32E" w14:textId="468B3CC2" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1213919941"/>
+            <w:id w:val="-343169197"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2D8609CB" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="2D8609CB" w14:textId="2541A9DE" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-629627999"/>
+            <w:id w:val="2046016118"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0A328AED" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="0A328AED" w14:textId="20A4F241" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-908450413"/>
+            <w:id w:val="-1566563661"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="50085D95" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="50085D95" w14:textId="3F1A9CA8" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-756520850"/>
+            <w:id w:val="-2052059211"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6BFAF727" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="6BFAF727" w14:textId="2E890E00" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1569104117"/>
+            <w:id w:val="-593474525"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="15E88968" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="15E88968" w14:textId="7FFA740D" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000E1D4F" w:rsidRPr="009D219E" w14:paraId="0B0C426F" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="005B7D13" w:rsidRPr="009D219E" w14:paraId="0B0C426F" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="428F21BF" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="428F21BF" w14:textId="77777777" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="080E7D46" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+          <w:p w14:paraId="080E7D46" w14:textId="18B07E61" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D219E">
+            <w:r w:rsidRPr="005B7D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1875607760"/>
+            <w:id w:val="480282336"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2EE89496" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="2EE89496" w14:textId="327F41C8" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1545754921"/>
+            <w:id w:val="-1923024972"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2B991423" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="2B991423" w14:textId="69547440" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-582066908"/>
+            <w:id w:val="533012941"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2AA64DCB" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="2AA64DCB" w14:textId="6443133C" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-2092225001"/>
+            <w:id w:val="169301013"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="662" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="49033EBC" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="49033EBC" w14:textId="1E4FBB1E" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-2024927389"/>
+            <w:id w:val="-176417583"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1C8A91E8" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRPr="009D219E" w:rsidRDefault="000E1D4F" w:rsidP="00877462">
+              <w:p w14:paraId="1C8A91E8" w14:textId="2E1E5E26" w:rsidR="005B7D13" w:rsidRPr="009D219E" w:rsidRDefault="005B7D13" w:rsidP="005B7D13">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="705D44EF" w14:textId="77777777" w:rsidR="000E1D4F" w:rsidRDefault="000E1D4F" w:rsidP="000E1D4F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="452A6FE6" w14:textId="7B17CA63" w:rsidR="000E1D4F" w:rsidRDefault="000E1D4F" w:rsidP="00581C66">
+    <w:p w14:paraId="25B90EB1" w14:textId="77777777" w:rsidR="00234FE3" w:rsidRPr="005B7D13" w:rsidRDefault="00234FE3" w:rsidP="00234FE3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Anderes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1747878863"/>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="128605377"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ich bin von Mo bis Fr an</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:bCs/>
+            <w:rFonts w:cs="Century Gothic"/>
+            <w:color w:val="00B050"/>
           </w:rPr>
-          <w:id w:val="2083869577"/>
+          <w:id w:val="-1285429595"/>
           <w:placeholder>
-            <w:docPart w:val="CB758F4197D74D62A5527B7D8D8FF694"/>
+            <w:docPart w:val="E743F7D17B014985B9498B4C9383B5BA"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00160B3F" w:rsidRPr="00551CE8">
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Zahl</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Tagen in der Ausbildung oder Einsätze über RAV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081393C3" w14:textId="3933AC9B" w:rsidR="000E1D4F" w:rsidRDefault="000E1D4F" w:rsidP="00581C66">
+    <w:p w14:paraId="47755ACA" w14:textId="77777777" w:rsidR="00234FE3" w:rsidRDefault="00234FE3" w:rsidP="00234FE3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:right="-285"/>
+        <w:spacing w:after="360"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-948927021"/>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1116674361"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ich bin von Mo bis Fr an </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-668487634"/>
+          <w:placeholder>
+            <w:docPart w:val="E743F7D17B014985B9498B4C9383B5BA"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00563266">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Zahl</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="005B7D13">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tagen in einem Deutschkurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459FF650" w14:textId="24B932CE" w:rsidR="00B23B1A" w:rsidRDefault="00B23B1A">
       <w:r>
-        <w:t xml:space="preserve"> Ich bin von Mo bis Fr an </w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67689565" w14:textId="2CF88B52" w:rsidR="009D219E" w:rsidRPr="00CA64A1" w:rsidRDefault="009D219E" w:rsidP="00024EBF">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:spacing w:before="480" w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kind 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC4AB5E" w14:textId="4A6500CC" w:rsidR="00B23B1A" w:rsidRDefault="0089562A" w:rsidP="003E68D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="1584418510"/>
+          <w:id w:val="-360981857"/>
           <w:placeholder>
-            <w:docPart w:val="E34B355DC12F4ED4BF2240B1ACF3C5EC"/>
+            <w:docPart w:val="AEF526413057454EBF76151992EA2A58"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00160B3F" w:rsidRPr="00551CE8">
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidR="00234FE3" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>Zahl</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="00234FE3" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00234FE3" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0E71770D" w14:textId="31F0DECD" w:rsidR="00854FAD" w:rsidRDefault="00854FAD">
-[...21 lines deleted...]
-    <w:p w14:paraId="030DE9A7" w14:textId="00EB1CFF" w:rsidR="00812BE4" w:rsidRDefault="0089562A" w:rsidP="00812BE4">
+    <w:p w14:paraId="69E2F129" w14:textId="1FDC685B" w:rsidR="0089562A" w:rsidRDefault="0089562A" w:rsidP="003E68D7">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CA64A1">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00812BE4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vorname: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-837235330"/>
+          <w:id w:val="2132821329"/>
           <w:placeholder>
-            <w:docPart w:val="7985343A66294E46807E42B6928191FA"/>
+            <w:docPart w:val="90A2868C6B71485DA2E6AED0353A8F94"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00551CE8">
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidR="00234FE3" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="00234FE3" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00234FE3" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="69E2F129" w14:textId="4710FD41" w:rsidR="0089562A" w:rsidRDefault="0089562A" w:rsidP="00812BE4">
+    <w:p w14:paraId="05E0161B" w14:textId="659C2128" w:rsidR="00B23B1A" w:rsidRDefault="0089562A" w:rsidP="003E68D7">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CA64A1">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00812BE4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geb.Datum: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14231">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-743486294"/>
+          <w:id w:val="625897764"/>
           <w:placeholder>
-            <w:docPart w:val="B94144EEFB9B4348A803DDB367D3A55E"/>
+            <w:docPart w:val="2AA68125B415469C9E27FDFBE32C18C0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00551CE8">
+          <w:r w:rsidR="004D161D" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="004D161D" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="004D161D" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidR="004D161D" w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="109F1F49" w14:textId="56C41390" w:rsidR="00812BE4" w:rsidRDefault="0089562A" w:rsidP="00812BE4">
+    <w:p w14:paraId="4438166E" w14:textId="65D347F5" w:rsidR="0089562A" w:rsidRPr="00CA64A1" w:rsidRDefault="0089562A" w:rsidP="00B23B1A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CA64A1">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00812BE4">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Betreuungsvertrag gültig ab:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA61D5" w:rsidRPr="00CA64A1">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-        <w:tab/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="304661745"/>
+          <w:id w:val="-368611373"/>
           <w:placeholder>
-            <w:docPart w:val="CA1F342E9FBB408393B173336B3A3FD1"/>
+            <w:docPart w:val="2FF40309345F43CCA4C353B70199B880"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00551CE8">
+          <w:r w:rsidR="004D161D" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidR="004D161D" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="004D161D" w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidR="004D161D" w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...61 lines deleted...]
-            <w:t>Zahl</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="699415D8" w14:textId="2337FF45" w:rsidR="006A7CF4" w:rsidRPr="006A7CF4" w:rsidRDefault="006A7CF4" w:rsidP="008B6E0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7CF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Betreuungszeiten Kinder</w:t>
       </w:r>
       <w:r w:rsidR="00B668B8">
@@ -6650,159 +7215,159 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="073C3742" w14:textId="77777777" w:rsidR="006A7CF4" w:rsidRPr="009D219E" w:rsidRDefault="006A7CF4" w:rsidP="008B6E0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2621"/>
+        <w:gridCol w:w="3319"/>
         <w:gridCol w:w="569"/>
-        <w:gridCol w:w="1311"/>
-        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1167"/>
         <w:gridCol w:w="1314"/>
         <w:gridCol w:w="1314"/>
-        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="1165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00476FBF" w:rsidRPr="009D219E" w14:paraId="6489723D" w14:textId="77777777" w:rsidTr="00EE35D5">
+      <w:tr w:rsidR="00476FBF" w:rsidRPr="009D219E" w14:paraId="6489723D" w14:textId="77777777" w:rsidTr="00C56200">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35303488" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bitte Zutreffendes ankreuzen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="155C0253" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="541" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05D1F77B" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 bis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="630FEE8A" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="588" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="753F218F" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 bis</w:t>
             </w:r>
@@ -6905,246 +7470,257 @@
               <w:t>13.45 bis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C78655C" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11D5663F" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7 bis </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42C040F9" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D219E" w:rsidRPr="009D219E" w14:paraId="6B9B062D" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="009D219E" w:rsidRPr="009D219E" w14:paraId="6B9B062D" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D0EF6F5" w14:textId="691EA025" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="00F9271C" w:rsidP="009D219E">
+          <w:p w14:paraId="07F06994" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="00C56200" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="004A0261">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Betreuungszeiten Kind gemäss Betreuungsvertrag oder </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56200">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>gemäss Wunsch</w:t>
+              <w:t xml:space="preserve">Betreuungszeiten Kind gemäss </w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="2D0EF6F5" w14:textId="4BF22310" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56200">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
+              <w:t xml:space="preserve">Betreuungsvertrag </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A0261">
+            <w:r w:rsidR="004D54D9" w:rsidRPr="00C56200">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(falls noch kein Vertrag)</w:t>
+              <w:t>oder vorgesehen (falls noch kein Vertrag)</w:t>
             </w:r>
-            <w:r w:rsidR="006A7CF4">
+            <w:r w:rsidR="001A0E75" w:rsidRPr="00C56200">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A7CF4" w:rsidRPr="00C56200">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3224E494" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-636423659"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4C61D7DC" w14:textId="36CCB895" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1887824815"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="60A2E172" w14:textId="032EB89B" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -7229,80 +7805,80 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-899128208"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5909E4CA" w14:textId="3CA23F3D" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0073081C" w:rsidRPr="009D219E" w14:paraId="5C6AAE47" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="0073081C" w:rsidRPr="009D219E" w14:paraId="5C6AAE47" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3548E2A9" w14:textId="77777777" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="0073081C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="482C400A" w14:textId="77777777" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="0073081C">
@@ -7316,94 +7892,94 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Di</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1122754826"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="64A1A6E2" w14:textId="070D2160" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="167753829"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="288C117B" w14:textId="1DC6184C" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -7488,80 +8064,80 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1837797355"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3318E089" w14:textId="2F0499BE" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0073081C" w:rsidRPr="009D219E" w14:paraId="46268FB2" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="0073081C" w:rsidRPr="009D219E" w14:paraId="46268FB2" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03ACB0B7" w14:textId="77777777" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="0073081C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13040492" w14:textId="77777777" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="0073081C">
@@ -7575,94 +8151,94 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1418980648"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1C300F56" w14:textId="4EE3CB47" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1872300923"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7AC915DA" w14:textId="13FA3F8F" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -7747,80 +8323,80 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="680092990"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="04A4ED0C" w14:textId="0A062F1D" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0073081C" w:rsidRPr="009D219E" w14:paraId="0D65EFAE" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="0073081C" w:rsidRPr="009D219E" w14:paraId="0D65EFAE" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50636B31" w14:textId="77777777" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="0073081C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1114143D" w14:textId="77777777" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="0073081C">
@@ -7834,94 +8410,94 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="412739731"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4A592F0B" w14:textId="0002DF51" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-867601710"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5A6E8C64" w14:textId="093DE5D2" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -8006,80 +8582,80 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-285895552"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6FCC5857" w14:textId="527C7977" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0073081C" w:rsidRPr="009D219E" w14:paraId="61EE0174" w14:textId="77777777" w:rsidTr="00F9271C">
+      <w:tr w:rsidR="0073081C" w:rsidRPr="009D219E" w14:paraId="61EE0174" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="pct"/>
+            <w:tcW w:w="1673" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AA8933F" w14:textId="77777777" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="0073081C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="502591BB" w14:textId="77777777" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="0073081C">
@@ -8093,94 +8669,94 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2004119907"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="541" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4C549577" w14:textId="2A5848C5" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1993015862"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="588" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="63F6CA99" w14:textId="17EC64DE" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -8265,102 +8841,117 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1107470840"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="02A07D27" w14:textId="21E0B329" w:rsidR="0073081C" w:rsidRPr="009D219E" w:rsidRDefault="0073081C" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="767756A4" w14:textId="4C18AAF6" w:rsidR="006A7CF4" w:rsidRDefault="006A7CF4" w:rsidP="00647B52">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:t>Betreuungszeiten Tagesfamilie:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FD6658" w14:textId="1E5453C8" w:rsidR="006A7CF4" w:rsidRDefault="006A7CF4" w:rsidP="006A7CF4">
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte jeweils </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2DAB" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anzahl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1B33">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stunden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eintragen</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Bitte jeweils </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> eintragen.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00901CD5">
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A7CF4" w14:paraId="25F321BC" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
@@ -8546,1714 +9137,1996 @@
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A15EB5D" w14:textId="622F1BFA" w:rsidR="006A7CF4" w:rsidRPr="006A7CF4" w:rsidRDefault="006A7CF4" w:rsidP="006A7CF4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sonntag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6FB8" w14:paraId="4D55B220" w14:textId="77777777" w:rsidTr="003C7773">
+      <w:tr w:rsidR="006D6FB8" w:rsidRPr="00FA61D5" w14:paraId="4D55B220" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B61DFB1" w14:textId="1CA21858" w:rsidR="006D6FB8" w:rsidRPr="006A7CF4" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
+          <w:p w14:paraId="7B61DFB1" w14:textId="1CA21858" w:rsidR="006D6FB8" w:rsidRPr="006A7CF4" w:rsidRDefault="006D6FB8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vormittag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74CF848E" w14:textId="7937D2E1" w:rsidR="006D6FB8" w:rsidRDefault="000D24E1" w:rsidP="00DB1162">
-[...19 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-20017842"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="74CF848E" w14:textId="6CC6A712" w:rsidR="006D6FB8" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="581D3425" w14:textId="15F882DF" w:rsidR="006D6FB8" w:rsidRPr="00085643" w:rsidRDefault="000D24E1" w:rsidP="00085643">
-[...22 lines deleted...]
-                <w:r w:rsidR="0080646A" w:rsidRPr="00085643">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1548423213"/>
+              <w:placeholder>
+                <w:docPart w:val="9A261D0DAE504B72BC267FACD7C1BE9C"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="581D3425" w14:textId="21E333C3" w:rsidR="006D6FB8" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73665351" w14:textId="799DEFC6" w:rsidR="006D6FB8" w:rsidRPr="00085643" w:rsidRDefault="000D24E1" w:rsidP="00085643">
-[...22 lines deleted...]
-                <w:r w:rsidR="006C47DF" w:rsidRPr="00085643">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1047063986"/>
+              <w:placeholder>
+                <w:docPart w:val="17AD0ED8A9ED4422827D009E839405A5"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="73665351" w14:textId="300661F6" w:rsidR="006D6FB8" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37974F80" w14:textId="25701ABF" w:rsidR="006D6FB8" w:rsidRDefault="000D24E1" w:rsidP="00DB1162">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1859928438"/>
+              <w:placeholder>
+                <w:docPart w:val="A022087CD40848D7959D6E0C00B0582C"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="37974F80" w14:textId="4DA46174" w:rsidR="006D6FB8" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42D1ABC1" w14:textId="7A65577D" w:rsidR="006D6FB8" w:rsidRDefault="000D24E1" w:rsidP="00DB1162">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="16979092"/>
+              <w:placeholder>
+                <w:docPart w:val="052BFEBFFB644CB5BA41FC441A6978BA"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="42D1ABC1" w14:textId="0B778814" w:rsidR="006D6FB8" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B6E52E" w14:textId="2270CDF9" w:rsidR="006D6FB8" w:rsidRPr="00085643" w:rsidRDefault="000D24E1" w:rsidP="00085643">
-[...22 lines deleted...]
-                <w:r w:rsidR="006C47DF" w:rsidRPr="00085643">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1115643708"/>
+              <w:placeholder>
+                <w:docPart w:val="D16FE36B74BF41A5A42303ADCFCE996F"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="00B6E52E" w14:textId="19B82F13" w:rsidR="006D6FB8" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0382D5EE" w14:textId="2810D680" w:rsidR="006D6FB8" w:rsidRDefault="000D24E1" w:rsidP="00DB1162">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="972571423"/>
+              <w:placeholder>
+                <w:docPart w:val="2393B43103694B2E8D6997C6CA7DA39B"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0382D5EE" w14:textId="1A9E55D1" w:rsidR="006D6FB8" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC1BA5" w14:paraId="387C5C36" w14:textId="77777777" w:rsidTr="003C7773">
+      <w:tr w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w14:paraId="387C5C36" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B9F5078" w14:textId="0387FFF1" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="00CC1BA5">
+          <w:p w14:paraId="6B9F5078" w14:textId="0387FFF1" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nachmittag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59DEFA30" w14:textId="627AAD48" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-141814303"/>
+              <w:placeholder>
+                <w:docPart w:val="2845878C44764D3DA06B78D7E4FAF047"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="59DEFA30" w14:textId="1573297C" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A30E12C" w14:textId="72B2069A" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-653060739"/>
+              <w:placeholder>
+                <w:docPart w:val="A3BF405648E74BE19F00857AD80AC19A"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5A30E12C" w14:textId="172BA6FA" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203B37BE" w14:textId="4500F3EB" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-915782292"/>
+              <w:placeholder>
+                <w:docPart w:val="6DDE342380244CCC877D1C1DCFE0BEE0"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="203B37BE" w14:textId="56E48E2A" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AD636F0" w14:textId="508A0EF8" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-908762503"/>
+              <w:placeholder>
+                <w:docPart w:val="6B37BA7AEE8147CD81B79BADA9371062"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1AD636F0" w14:textId="3DAA3922" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27065088" w14:textId="313897E9" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1503084523"/>
+              <w:placeholder>
+                <w:docPart w:val="A80F077A6ABE452FA47CD27FA8C1F768"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="27065088" w14:textId="7FA68262" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384C45DA" w14:textId="7BC96570" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-2049211964"/>
+              <w:placeholder>
+                <w:docPart w:val="9207DF5993E545BB82EA3E4899EADC61"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="384C45DA" w14:textId="4EE0CD5D" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61208ADE" w14:textId="68145BC1" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1761255697"/>
+              <w:placeholder>
+                <w:docPart w:val="0FB350DEA67B464E913F4623E4C54B14"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="61208ADE" w14:textId="53ED3311" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC1BA5" w14:paraId="54E0919D" w14:textId="77777777" w:rsidTr="003C7773">
+      <w:tr w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w14:paraId="54E0919D" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15EA5D3C" w14:textId="7A486FCF" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="00CC1BA5">
+          <w:p w14:paraId="15EA5D3C" w14:textId="7A486FCF" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Abend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B078390" w14:textId="6D085FDA" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1686899195"/>
+              <w:placeholder>
+                <w:docPart w:val="FD5B1DAAAEB143A8BC5F4B3C72C5E486"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5B078390" w14:textId="4FE6AAFE" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A4F1111" w14:textId="6907DC0C" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-491099061"/>
+              <w:placeholder>
+                <w:docPart w:val="7D873E1CDA534E71883E0B5F4BD7F534"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4A4F1111" w14:textId="51CEBF8B" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="564E8647" w14:textId="4AA3CF66" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1967155551"/>
+              <w:placeholder>
+                <w:docPart w:val="9FDEBA160301413481A8B03D18CE6BB2"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="564E8647" w14:textId="23A9888E" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D82281D" w14:textId="747B0FD8" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="68396956"/>
+              <w:placeholder>
+                <w:docPart w:val="66672DA0BC8C425C8F115BC8FF8B618E"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1D82281D" w14:textId="6EE5124D" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25499D9B" w14:textId="364AF198" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1197379433"/>
+              <w:placeholder>
+                <w:docPart w:val="28AE0D08FC7C4B7DB77B8188E7F50463"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="25499D9B" w14:textId="69E439BC" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="142FF836" w14:textId="32C9D0AD" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-731781434"/>
+              <w:placeholder>
+                <w:docPart w:val="AC38A647DB194306ACC4D1C21A87F267"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="142FF836" w14:textId="53D85FA1" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F51EC3D" w14:textId="22E39B78" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-542063076"/>
+              <w:placeholder>
+                <w:docPart w:val="AF072D07E48A459292F42935102265B7"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0F51EC3D" w14:textId="7FC35591" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC1BA5" w14:paraId="5B8B9C93" w14:textId="77777777" w:rsidTr="003C7773">
+      <w:tr w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w14:paraId="5B8B9C93" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="463F0961" w14:textId="4EBC1330" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="00CC1BA5">
+          <w:p w14:paraId="463F0961" w14:textId="4EBC1330" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nacht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B57A3CE" w14:textId="741F196C" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-89858586"/>
+              <w:placeholder>
+                <w:docPart w:val="81E05A55AB9341E7881734217EAC283C"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7B57A3CE" w14:textId="38E314D7" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C34004F" w14:textId="2BC958B3" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...22 lines deleted...]
-                  <w:t>0</w:t>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1975284298"/>
+              <w:placeholder>
+                <w:docPart w:val="A2A6F40F6D364C409C4261D524F2CF07"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6C34004F" w14:textId="3DF9E916" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21FCB4E3" w14:textId="18DDED23" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-212350296"/>
+              <w:placeholder>
+                <w:docPart w:val="5411F4B530C94C208DF552AC0C5DC3B6"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="21FCB4E3" w14:textId="1AE9154A" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76B42860" w14:textId="1454D4A3" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="632288065"/>
+              <w:placeholder>
+                <w:docPart w:val="4A919806910546F8A8499B1A9EA508CA"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="76B42860" w14:textId="42336583" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="787DE8C0" w14:textId="78E8D5FC" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1287550359"/>
+              <w:placeholder>
+                <w:docPart w:val="BFBE7C8435074A76B5F35B782C720936"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="787DE8C0" w14:textId="79C69C87" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="115713F3" w14:textId="058F1FFB" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1292250794"/>
+              <w:placeholder>
+                <w:docPart w:val="35DA69C0147742E587994338BE266451"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="115713F3" w14:textId="4AB88D8D" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54A5110A" w14:textId="6310727D" w:rsidR="00CC1BA5" w:rsidRDefault="000D24E1" w:rsidP="00CC1BA5">
-[...20 lines deleted...]
-                    <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="579251092"/>
+              <w:placeholder>
+                <w:docPart w:val="C0D575B64010477399DE6BB1F72C5170"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="54A5110A" w14:textId="197860B0" w:rsidR="00CC1BA5" w:rsidRPr="00FA61D5" w:rsidRDefault="004E0F36" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CB5754A" w14:textId="699F98C9" w:rsidR="006A7CF4" w:rsidRDefault="006A7CF4" w:rsidP="006A7CF4"/>
-    <w:p w14:paraId="2AB5489D" w14:textId="1FEA34BE" w:rsidR="006A7CF4" w:rsidRDefault="000D24E1" w:rsidP="00647B52">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2AB5489D" w14:textId="7E0C830B" w:rsidR="006A7CF4" w:rsidRDefault="00FD1B33" w:rsidP="00FD1B33">
+      <w:r w:rsidRPr="00FD1B33">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Oder:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-915699928"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BA4881">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A7CF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00865856" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>unregelmässige Betreuung ca</w:t>
+      </w:r>
+      <w:r w:rsidR="003E68D7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="184252293"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004E0F36" w:rsidRPr="004E0F36">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Zahl</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CC1BA5" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865856" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Std. pro Woche</w:t>
+      </w:r>
       <w:r w:rsidR="00865856">
-        <w:t>unregelmässige Betreuung ca.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00247191">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F7CC02" w14:textId="45ECEACD" w:rsidR="00247191" w:rsidRPr="00CA64A1" w:rsidRDefault="009D219E" w:rsidP="00647B52">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kind 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8D0CE5" w14:textId="77777777" w:rsidR="003E68D7" w:rsidRDefault="003E68D7" w:rsidP="003E68D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-46539830"/>
+          <w:id w:val="1964312142"/>
           <w:placeholder>
-            <w:docPart w:val="7C8E29D6492B415CBD67F288913D5067"/>
+            <w:docPart w:val="0E85AE9B88A1444496788BAB58B34D07"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000E1F4D" w:rsidRPr="000E1F4D">
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>Zahl</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CC1BA5">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="42F7CC02" w14:textId="45ECEACD" w:rsidR="00247191" w:rsidRPr="001D36CC" w:rsidRDefault="009D219E" w:rsidP="00647B52">
-[...14 lines deleted...]
-    <w:p w14:paraId="365E7601" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="00812BE4">
+    <w:p w14:paraId="6134ABD2" w14:textId="77777777" w:rsidR="003E68D7" w:rsidRDefault="003E68D7" w:rsidP="003E68D7">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vorname: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-1790811839"/>
+          <w:id w:val="604312514"/>
           <w:placeholder>
-            <w:docPart w:val="209D85D462DC46FCAC2902AF03513294"/>
+            <w:docPart w:val="C16F8C83C8CE4667B42088343009BADD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="60E1C9D2" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="00812BE4">
+    <w:p w14:paraId="3CB0703B" w14:textId="77777777" w:rsidR="003E68D7" w:rsidRDefault="003E68D7" w:rsidP="003E68D7">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geb.Datum: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="1308593236"/>
+          <w:id w:val="1144311721"/>
           <w:placeholder>
-            <w:docPart w:val="BC10C770765A4042A01C4DCC27AD0CA3"/>
+            <w:docPart w:val="EA845206CD6B453A9DDE1C3BCB423A54"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="510865BD" w14:textId="77777777" w:rsidR="00812BE4" w:rsidRDefault="00812BE4" w:rsidP="00812BE4">
+    <w:p w14:paraId="57CE5236" w14:textId="77777777" w:rsidR="003E68D7" w:rsidRPr="00CA64A1" w:rsidRDefault="003E68D7" w:rsidP="003E68D7">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CA64A1">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betreuungsvertrag gültig ab: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-868450192"/>
+          <w:id w:val="-314876740"/>
           <w:placeholder>
-            <w:docPart w:val="141E33C95EF149EFB62BFD18E0F14B28"/>
+            <w:docPart w:val="C8F576B7F0574A8DA436D6EC04F19453"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...54 lines deleted...]
-            <w:t>Zahl</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="639BE099" w14:textId="37240634" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="00247191">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7CF4">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Betreuungszeiten Kinder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>krippe</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7CF4">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2624"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="3322"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="1143"/>
+        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="1312"/>
+        <w:gridCol w:w="1165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A0261" w:rsidRPr="009D219E" w14:paraId="6A0E6C41" w14:textId="77777777" w:rsidTr="00EE35D5">
+      <w:tr w:rsidR="009D219E" w:rsidRPr="009D219E" w14:paraId="6A0E6C41" w14:textId="77777777" w:rsidTr="00C221F1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="pct"/>
+            <w:tcW w:w="1674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E044A1C" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bitte Zutreffendes ankreuzen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="359C1008" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F1FC020" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 bis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="401A4E76" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="pct"/>
+            <w:tcW w:w="576" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C40DF9B" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 bis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FCF15DF" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.15 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="pct"/>
+            <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="768700AC" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">11 bis </w:t>
             </w:r>
@@ -10307,283 +11180,275 @@
               <w:t>13.45 bis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40117B36" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="pct"/>
+            <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79B093DD" w14:textId="79C44659" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
+          <w:p w14:paraId="79B093DD" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7 bis </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06258FE8" w14:textId="77777777" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="009D219E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0261" w:rsidRPr="009D219E" w14:paraId="34263F51" w14:textId="77777777" w:rsidTr="004A0261">
+      <w:tr w:rsidR="006D6FB8" w:rsidRPr="009D219E" w14:paraId="34263F51" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="pct"/>
+            <w:tcW w:w="1674" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E35DF02" w14:textId="27D88660" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="004A0261">
+          <w:p w14:paraId="2FE29D79" w14:textId="77777777" w:rsidR="004D54D9" w:rsidRPr="00C56200" w:rsidRDefault="004D54D9" w:rsidP="004D54D9">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="004A0261">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Betreuungszeiten Kind gemäss Betreuungsvertrag oder </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004A0261">
+            </w:pPr>
+            <w:r w:rsidRPr="00C56200">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>gemäss Wunsch</w:t>
+              <w:t xml:space="preserve">Betreuungszeiten Kind gemäss </w:t>
             </w:r>
-            <w:r w:rsidR="004A0261">
+          </w:p>
+          <w:p w14:paraId="4E35DF02" w14:textId="23BFFFDA" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="004D54D9" w:rsidP="004D54D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56200">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...8 lines deleted...]
-              <w:t>(falls noch kein Vertrag)</w:t>
+              <w:t>Betreuungsvertrag oder vorgesehen (falls noch kein Vertrag)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03B92573" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="128439884"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="542" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="70DE5875" w14:textId="286AB5BC" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1727682044"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="662" w:type="pct"/>
+                <w:tcW w:w="576" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1CF47CBD" w14:textId="20CAA6B2" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1009988071"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="661" w:type="pct"/>
+                <w:tcW w:w="674" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6A62186D" w14:textId="1969B363" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -10625,226 +11490,226 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1237058452"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2A70602C" w14:textId="791912C3" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
+              <w:p w14:paraId="2A70602C" w14:textId="177BCF7D" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004A0261" w:rsidRPr="009D219E" w14:paraId="0CE78A10" w14:textId="77777777" w:rsidTr="004A0261">
+      <w:tr w:rsidR="006D6FB8" w:rsidRPr="009D219E" w14:paraId="0CE78A10" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="pct"/>
+            <w:tcW w:w="1674" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A57DD45" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57D0678C" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Di</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="891158975"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="542" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="71214AA3" w14:textId="411A73E7" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="887696634"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="662" w:type="pct"/>
+                <w:tcW w:w="576" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="253934D2" w14:textId="2EDD3578" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1107885268"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="661" w:type="pct"/>
+                <w:tcW w:w="674" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1EAC1B75" w14:textId="7758FA2F" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -10886,226 +11751,226 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1608696254"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="3CB528B5" w14:textId="0640DB02" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
+              <w:p w14:paraId="3CB528B5" w14:textId="52762C52" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004A0261" w:rsidRPr="009D219E" w14:paraId="061E3DF0" w14:textId="77777777" w:rsidTr="004A0261">
+      <w:tr w:rsidR="006D6FB8" w:rsidRPr="009D219E" w14:paraId="061E3DF0" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="pct"/>
+            <w:tcW w:w="1674" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29A84747" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37C342DD" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-865290811"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="542" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="58E8EA7B" w14:textId="590B85AD" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1722896072"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="662" w:type="pct"/>
+                <w:tcW w:w="576" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7A78547C" w14:textId="2A1424CD" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="414599070"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="661" w:type="pct"/>
+                <w:tcW w:w="674" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="754E1726" w14:textId="61D495FA" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -11147,226 +12012,226 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="540491408"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1FD9EB22" w14:textId="794FA9E3" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
+              <w:p w14:paraId="1FD9EB22" w14:textId="624E0585" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004A0261" w:rsidRPr="009D219E" w14:paraId="111B466A" w14:textId="77777777" w:rsidTr="004A0261">
+      <w:tr w:rsidR="006D6FB8" w:rsidRPr="009D219E" w14:paraId="111B466A" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="pct"/>
+            <w:tcW w:w="1674" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="513AD7B5" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59722B72" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2041576259"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="542" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0BF99573" w14:textId="4C856314" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="111412918"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="662" w:type="pct"/>
+                <w:tcW w:w="576" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="00E718E0" w14:textId="3436C41E" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-790972966"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="661" w:type="pct"/>
+                <w:tcW w:w="674" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3CB1F06A" w14:textId="340E822C" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -11408,226 +12273,226 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1918229727"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4C3E67A7" w14:textId="317DEF70" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
+              <w:p w14:paraId="4C3E67A7" w14:textId="686343AF" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004A0261" w:rsidRPr="009D219E" w14:paraId="39F85E10" w14:textId="77777777" w:rsidTr="004A0261">
+      <w:tr w:rsidR="006D6FB8" w:rsidRPr="009D219E" w14:paraId="39F85E10" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="pct"/>
+            <w:tcW w:w="1674" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E6914B1" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="004BAF62" w14:textId="77777777" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="006D6FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D219E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1923171204"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="542" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7293F759" w14:textId="508FBF84" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1378199608"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="662" w:type="pct"/>
+                <w:tcW w:w="576" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="31850CBE" w14:textId="35B2FCDA" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-779112276"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="661" w:type="pct"/>
+                <w:tcW w:w="674" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="58469D2E" w14:textId="2E9AFF21" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -11669,2293 +12534,2259 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1862500010"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="660" w:type="pct"/>
+                <w:tcW w:w="587" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="73666332" w14:textId="5822B612" w:rsidR="006D6FB8" w:rsidRPr="009D219E" w:rsidRDefault="006D6FB8" w:rsidP="00DB1162">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6501113C" w14:textId="14DA0957" w:rsidR="00865856" w:rsidRDefault="00865856" w:rsidP="00647B52">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Betreuungszeiten Tagesfamilie: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FF17BD" w14:textId="4A65E5D9" w:rsidR="00865856" w:rsidRDefault="00865856" w:rsidP="00865856">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="74FF17BD" w14:textId="4A65E5D9" w:rsidR="00865856" w:rsidRPr="00CA64A1" w:rsidRDefault="00865856" w:rsidP="00865856">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bitte jeweils </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2DAB">
+      <w:r w:rsidRPr="00CA64A1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Stunden </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2DAB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00901CD5">
+      <w:r w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eintragen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00901CD5" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC1BA5" w14:paraId="59017EAF" w14:textId="77777777" w:rsidTr="003C7773">
+      <w:tr w:rsidR="00D128E8" w14:paraId="59017EAF" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6395E2C9" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D"/>
+          <w:p w14:paraId="6395E2C9" w14:textId="77777777" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="082A1782" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:p w14:paraId="082A1782" w14:textId="354B4D84" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Montag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51D48B93" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:p w14:paraId="51D48B93" w14:textId="3148CAE5" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dienstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61FB6CD4" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:p w14:paraId="61FB6CD4" w14:textId="1C6BD0AA" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mittwoch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="058AE679" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:p w14:paraId="058AE679" w14:textId="3E427CAA" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Donnerstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CB8612F" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:p w14:paraId="3CB8612F" w14:textId="2386093D" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Freitag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08752EE1" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:p w14:paraId="08752EE1" w14:textId="4469B6A4" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Samstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1294294F" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:p w14:paraId="1294294F" w14:textId="0FE5B4B4" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sonntag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC1BA5" w14:paraId="2D89FC43" w14:textId="77777777" w:rsidTr="003C7773">
+      <w:tr w:rsidR="00D128E8" w14:paraId="2D89FC43" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2965E840" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:p w14:paraId="2965E840" w14:textId="3C82C21C" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
+              <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7CF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vormittag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...287 lines deleted...]
-      <w:tr w:rsidR="00CC1BA5" w14:paraId="4AF48E69" w14:textId="77777777" w:rsidTr="003C7773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="219F6AF0" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...34 lines deleted...]
-              <w:p w14:paraId="7BD62F6F" w14:textId="5E85C540" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+              <w:id w:val="-969285078"/>
+              <w:placeholder>
+                <w:docPart w:val="4DAF6766CF2240D58ACB4919BFAB5A83"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="458BAF93" w14:textId="416C7874" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...255 lines deleted...]
-      <w:tr w:rsidR="00CC1BA5" w14:paraId="2496F679" w14:textId="77777777" w:rsidTr="003C7773">
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23084204" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="006A7CF4" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...34 lines deleted...]
-              <w:p w14:paraId="0ED94E33" w14:textId="10F0B05E" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+              <w:id w:val="-864055758"/>
+              <w:placeholder>
+                <w:docPart w:val="98D6EF7B3FC14C94B127C3F4CEB22ECF"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1ADB6974" w14:textId="1B6A02A3" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...255 lines deleted...]
-      <w:tr w:rsidR="00F21DFC" w:rsidRPr="00F21DFC" w14:paraId="57D232AC" w14:textId="77777777" w:rsidTr="003C7773">
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E7A427E" w14:textId="77777777" w:rsidR="00CC1BA5" w:rsidRPr="00F21DFC" w:rsidRDefault="00CC1BA5" w:rsidP="0075209D">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1789240347"/>
+              <w:placeholder>
+                <w:docPart w:val="BEF1AB52FD334A6C983DF7C0AA2909EE"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6E6952D1" w14:textId="2C7E1E62" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="225810688"/>
+              <w:placeholder>
+                <w:docPart w:val="C30AE0B6CD0644D8A759369D48F0D632"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="599B074C" w14:textId="4F90F4EB" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-359898127"/>
+              <w:placeholder>
+                <w:docPart w:val="1CF8B5C211C34251B8263D7C70B8BB6A"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2B73D3B0" w14:textId="2F5655B3" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1902251686"/>
+              <w:placeholder>
+                <w:docPart w:val="CFE8E66759BD4BC0AD4AD3DF03F0C665"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="158CE20E" w14:textId="62B1FA11" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="889768282"/>
+              <w:placeholder>
+                <w:docPart w:val="2AF71F7E6B384BD1B210042CB7B103E1"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="58C8E1C4" w14:textId="23EDE04A" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D128E8" w14:paraId="4AF48E69" w14:textId="77777777" w:rsidTr="003C7773">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="219F6AF0" w14:textId="2581927F" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F21DFC">
+              <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7CF4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nachmittag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-685056839"/>
+              <w:placeholder>
+                <w:docPart w:val="7D523A0488BB4B35A7B1BFFBFEF1A8BE"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7BD62F6F" w14:textId="3928D936" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="84283087"/>
+              <w:placeholder>
+                <w:docPart w:val="58830FB544654FF3AE32FAF3C33FFFA5"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="62E6A2A5" w14:textId="6383A4A5" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1887824783"/>
+              <w:placeholder>
+                <w:docPart w:val="745C1241ADD34CA6939119B8EEC36E03"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="44FA6E61" w14:textId="6B9F9872" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="990529753"/>
+              <w:placeholder>
+                <w:docPart w:val="8ED56D2E58D84252A70F70FF0E27AC8A"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5669624B" w14:textId="354762E1" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="98387232"/>
+              <w:placeholder>
+                <w:docPart w:val="1D65809CBAA542C6A38B334A0CFE015D"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="23ECB608" w14:textId="5D6E6C20" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1084888111"/>
+              <w:placeholder>
+                <w:docPart w:val="8D51616D7F044B04960A0FEC464B1596"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4B102221" w14:textId="7904D1BC" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1535342871"/>
+              <w:placeholder>
+                <w:docPart w:val="467D59B3761B4AB097305E7B4529C5C5"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="44FA21EE" w14:textId="6CB00A12" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D128E8" w14:paraId="2496F679" w14:textId="77777777" w:rsidTr="003C7773">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23084204" w14:textId="6E1E8166" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7CF4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Abend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-128557234"/>
+              <w:placeholder>
+                <w:docPart w:val="1769C230E06B40518324CD615391E5EA"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0ED94E33" w14:textId="5DBD4DD4" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="2081557197"/>
+              <w:placeholder>
+                <w:docPart w:val="BAC882D4FE4845D8A6228C342BACFF7E"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4199BD97" w14:textId="003B7DD4" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1117024745"/>
+              <w:placeholder>
+                <w:docPart w:val="34EC2ADCA3BA4F6281D488964D797DDC"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="420B1323" w14:textId="35F8FD5C" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1557672312"/>
+              <w:placeholder>
+                <w:docPart w:val="A542CDC5B9A94A118AC855DA916D0474"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3DE9F1EB" w14:textId="1FF5F94D" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="107011785"/>
+              <w:placeholder>
+                <w:docPart w:val="3BC770FA10084642A8528B28AAED4B01"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="52F293CB" w14:textId="53544584" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1107236606"/>
+              <w:placeholder>
+                <w:docPart w:val="F26F2F2C518C44D78B6771A9BEBBF1E3"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3F1CC144" w14:textId="7FC03B5D" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1694261032"/>
+              <w:placeholder>
+                <w:docPart w:val="C33B709D1DA24A4D98708B53351BA9C2"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4D2F2478" w14:textId="0F0D3492" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+                <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="00B050"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D128E8" w14:paraId="57D232AC" w14:textId="77777777" w:rsidTr="003C7773">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E7A427E" w14:textId="522D4AB3" w:rsidR="00D128E8" w:rsidRPr="006A7CF4" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7CF4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>Nacht</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...22 lines deleted...]
-              <w:p w14:paraId="4355C100" w14:textId="7468A66A" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-519635504"/>
+              <w:placeholder>
+                <w:docPart w:val="F643E1F69EEF4BAAA05898C59E6084CD"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4355C100" w14:textId="08A0FD31" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...25 lines deleted...]
-              <w:p w14:paraId="4BDA060D" w14:textId="61FA51A9" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1957477303"/>
+              <w:placeholder>
+                <w:docPart w:val="05C3CB3EDB284357919C8FD5DEA183B8"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4BDA060D" w14:textId="3DAE7D8F" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...25 lines deleted...]
-              <w:p w14:paraId="0626ED87" w14:textId="4E57613E" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-350574667"/>
+              <w:placeholder>
+                <w:docPart w:val="F7E4617CB33C4FA38EC22875569A83D4"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0626ED87" w14:textId="32B414AE" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...25 lines deleted...]
-              <w:p w14:paraId="1E730E7D" w14:textId="6A352D41" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="960151789"/>
+              <w:placeholder>
+                <w:docPart w:val="C1E9ECD9C2224A50A3CC7215F9EF21B4"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1E730E7D" w14:textId="53BEFA1D" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...25 lines deleted...]
-              <w:p w14:paraId="3EFF9EF6" w14:textId="4E2151F5" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1450856930"/>
+              <w:placeholder>
+                <w:docPart w:val="D13809A941064C2CB845049B3217F286"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3EFF9EF6" w14:textId="164C3D77" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...25 lines deleted...]
-              <w:p w14:paraId="6F821D21" w14:textId="5F754F61" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="205910750"/>
+              <w:placeholder>
+                <w:docPart w:val="27235D3482A74F36AC1A1F3E76DC03FB"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6F821D21" w14:textId="0F1E9345" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...25 lines deleted...]
-              <w:p w14:paraId="6DA46C0D" w14:textId="6F1ADA3F" w:rsidR="00CC1BA5" w:rsidRPr="00781FD7" w:rsidRDefault="00085643" w:rsidP="0075209D">
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1969349248"/>
+              <w:placeholder>
+                <w:docPart w:val="4FFD8E3E953047529A2AB061EC19BE11"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6DA46C0D" w14:textId="6795AC53" w:rsidR="00D128E8" w:rsidRDefault="00D128E8" w:rsidP="00D128E8">
                 <w:pPr>
+                  <w:spacing w:before="20" w:after="20" w:line="312" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...2 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:bCs/>
                     <w:color w:val="00B050"/>
-                  </w:rPr>
-                  <w:t>0</w:t>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>0 Std.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74FE9360" w14:textId="77777777" w:rsidR="00DB1162" w:rsidRPr="00F21DFC" w:rsidRDefault="00DB1162" w:rsidP="00865856">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74FE9360" w14:textId="77777777" w:rsidR="00DB1162" w:rsidRDefault="00DB1162" w:rsidP="00865856"/>
+    <w:p w14:paraId="62471B8B" w14:textId="028FBB2B" w:rsidR="00BA4881" w:rsidRDefault="00FD1B33" w:rsidP="00FD1B33">
+      <w:r w:rsidRPr="00FD1B33">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Oder:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="97996242"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BA4881">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BA4881">
-        <w:t xml:space="preserve"> unregelmässige Betreuung ca. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4881" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unregelmässige </w:t>
+      </w:r>
+      <w:r w:rsidR="003E68D7" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Betreuung ca</w:t>
+      </w:r>
+      <w:r w:rsidR="003E68D7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="168754173"/>
+          <w:id w:val="-1670482513"/>
           <w:placeholder>
-            <w:docPart w:val="3B2513EF32F44932A58D28E803231736"/>
+            <w:docPart w:val="BF8EA0C420E44305A73CE5AF22C7DCFB"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000E1F4D" w:rsidRPr="000E1F4D">
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidR="003E68D7" w:rsidRPr="004E0F36">
+            <w:rPr>
               <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Zahl</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BA4881">
-[...2 lines deleted...]
-      <w:r w:rsidR="00ED6C1C">
+      <w:r w:rsidR="003E68D7" w:rsidRPr="00CA64A1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Std. pro Woche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A9FE61" w14:textId="77777777" w:rsidR="00ED6C1C" w:rsidRDefault="00ED6C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="576E9375" w14:textId="0DAFCCD0" w:rsidR="00872725" w:rsidRDefault="00046476" w:rsidP="00865856">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wichtige </w:t>
       </w:r>
       <w:r w:rsidR="00872725">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hinweise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D69C23E" w14:textId="77777777" w:rsidR="00872725" w:rsidRDefault="00872725" w:rsidP="00865856">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA210B3" w14:textId="5DE6BBFA" w:rsidR="00EE35D5" w:rsidRPr="00DA53C2" w:rsidRDefault="00EE35D5" w:rsidP="00EE35D5">
+    <w:p w14:paraId="072EF26C" w14:textId="77777777" w:rsidR="0078284D" w:rsidRPr="00DA53C2" w:rsidRDefault="0078284D" w:rsidP="0078284D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk201664498"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk201649036"/>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jährliche Antragstellung</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Für jede</w:t>
       </w:r>
-      <w:r w:rsidR="00251D96">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s Kalenderjahr </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>muss ein separates Gesuch eingereicht werden. Das Formular ist jeweils ab dem 1. Juli auf der Webseite der Gemeinde wangen-bruettisellen.ch verfügbar. Die Verfügung mit dem zugesprochenen Betrag wird im September verschickt. Die Auszahlung beginnt ab Januar des folgenden Jahres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D67662A" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRPr="00DA53C2" w:rsidRDefault="00EE35D5" w:rsidP="00EE35D5">
+    <w:p w14:paraId="2F16D5B4" w14:textId="77777777" w:rsidR="0078284D" w:rsidRPr="00DA53C2" w:rsidRDefault="0078284D" w:rsidP="0078284D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Auszahlung</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Die Subvention wird direkt an die Betreuungseinrichtung überwiesen und auf Ihrer monatlichen Rechnung abgezogen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C72982" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRPr="00DA53C2" w:rsidRDefault="00EE35D5" w:rsidP="00EE35D5">
+    <w:p w14:paraId="1A112446" w14:textId="77777777" w:rsidR="0078284D" w:rsidRPr="00DA53C2" w:rsidRDefault="0078284D" w:rsidP="0078284D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vertragsnachweis</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Falls Sie noch keinen Betreuungsvertrag abgeschlossen haben, muss dieser bis spätestens Ende Jahr nachgereicht werden – andernfalls verfällt Ihr Anspruch auf Beiträge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D90284F" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRDefault="00EE35D5" w:rsidP="00EE35D5">
+    <w:p w14:paraId="1EA948A7" w14:textId="77777777" w:rsidR="0078284D" w:rsidRDefault="0078284D" w:rsidP="0078284D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Meldepflicht: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sie sind verpflichtet, alle Änderungen Ihrer Einkommens- und Vermögensverhältnisse unverzüglich zu melden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E672E80" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRDefault="00EE35D5" w:rsidP="00EE35D5">
+    <w:p w14:paraId="5F55037C" w14:textId="77777777" w:rsidR="0078284D" w:rsidRDefault="0078284D" w:rsidP="0078284D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Geltungsdauer: </w:t>
       </w:r>
       <w:r>
         <w:t>Dieses Beitragsgesuch mit den entsprechenden Ermächtigungen und Verpflichtungen gilt bis auf Widerruf.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="476FA922" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRDefault="00EE35D5" w:rsidP="00EE35D5">
+    <w:p w14:paraId="2757F70E" w14:textId="77777777" w:rsidR="00DA53C2" w:rsidRDefault="00DA53C2" w:rsidP="00DA53C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872725">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">falschen Angaben </w:t>
       </w:r>
       <w:r w:rsidRPr="00872725">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>entfällt der Anspruch auf einen Gemeindebeitrag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B865E1" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRPr="00872725" w:rsidRDefault="00EE35D5" w:rsidP="00EE35D5">
+    <w:p w14:paraId="2B5D3BBA" w14:textId="02130D16" w:rsidR="00C34E72" w:rsidRPr="00872725" w:rsidRDefault="00C34E72" w:rsidP="00C34E72">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA53C2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Datenschutz / Einverständniserklärung</w:t>
       </w:r>
       <w:r w:rsidRPr="00C34E72">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Mit Ihrer Unterschrift erklären Sie sich damit einverstanden, dass die Abteilung Gesellschaft Einsicht in alle personenbezogenen Daten nimmt, die zur Berechnung des Gemeindebeitrags notwendig sind (z.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C34E72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C34E72">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B. Name, Geburtsdatum, Zivilstand, Wohnsitz, Steuer- und Haushaltsdaten).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777B5807" w14:textId="77777777" w:rsidR="00236FB4" w:rsidRDefault="00236FB4" w:rsidP="00872725">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="57AD6243" w14:textId="4F25C820" w:rsidR="00236FB4" w:rsidRDefault="00236FB4" w:rsidP="00872725">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="146F8536" w14:textId="7027259C" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="00ED6C1C">
+    <w:p w14:paraId="146F8536" w14:textId="5EADBEE1" w:rsidR="009D219E" w:rsidRDefault="009D219E" w:rsidP="00ED6C1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D219E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wangen-Brüttisellen, den</w:t>
       </w:r>
       <w:r w:rsidR="00A82E4B">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:b/>
+            <w:bCs/>
           </w:rPr>
-          <w:id w:val="-2055381105"/>
+          <w:id w:val="-1091234260"/>
           <w:placeholder>
-            <w:docPart w:val="DD3D599901C147DFBED4BBA1E84B294D"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-[...5 lines deleted...]
-          </w:date>
+          <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F21DFC" w:rsidRPr="00EB6C49">
-[...1 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+          <w:r w:rsidR="00150BCB" w:rsidRPr="00150BCB">
+            <w:rPr>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t xml:space="preserve">Datum </w:t>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Datum</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="25F33A33" w14:textId="7ECBB68C" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="00ED6C1C">
+    <w:p w14:paraId="7EEED520" w14:textId="77777777" w:rsidR="00F152DE" w:rsidRPr="009D219E" w:rsidRDefault="00F152DE" w:rsidP="00ED6C1C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F33A33" w14:textId="4226056A" w:rsidR="009D219E" w:rsidRPr="009D219E" w:rsidRDefault="009D219E" w:rsidP="00ED6C1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D219E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Unterschrift Erziehungsberechtigte</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F47E5">
+        <w:t xml:space="preserve">Unterschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6F34">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/r</w:t>
+        <w:t xml:space="preserve">Person </w:t>
       </w:r>
       <w:r w:rsidR="00046476">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009D219E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:b/>
-            <w:bCs/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="2066830527"/>
+          <w:id w:val="-863821139"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000E1F4D">
-[...2 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidR="004A309E">
+            <w:rPr>
               <w:noProof/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77299F43" wp14:editId="508C188E">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78971838" wp14:editId="1F4CC409">
+                <wp:extent cx="3803650" cy="483870"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:docPr id="1" name="Bild 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2981325" cy="495300"/>
+                          <a:ext cx="3921958" cy="498920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4EF7DAE9" w14:textId="77777777" w:rsidR="003C7773" w:rsidRPr="009D219E" w:rsidRDefault="003C7773" w:rsidP="00ED6C1C">
+    <w:p w14:paraId="461BC9D5" w14:textId="0E3D5E6B" w:rsidR="003D5172" w:rsidRPr="009D219E" w:rsidRDefault="003D5172" w:rsidP="003D5172">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:ind w:left="567"/>
+      <w:r w:rsidRPr="009D219E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009D219E">
+        <w:t xml:space="preserve">Unterschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6F34">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Unterschrift Erziehungsberechtigte</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t>Person 2</w:t>
       </w:r>
       <w:r w:rsidRPr="009D219E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="1809127880"/>
+          <w:id w:val="-1818568636"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CE75CD">
+          <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D3DAA67" wp14:editId="19C8CB2D">
-[...2 lines deleted...]
-                <wp:docPr id="4" name="Bild 2"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="331AD9E1" wp14:editId="6A5DFF5C">
+                <wp:extent cx="3810000" cy="496570"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="68423350" name="Bild 1" descr="Ein Bild, das weiß, Design enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 2"/>
+                        <pic:cNvPr id="68423350" name="Bild 1" descr="Ein Bild, das weiß, Design enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2962275" cy="495300"/>
+                          <a:ext cx="3928505" cy="512015"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5F6A2484" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRDefault="00EE35D5" w:rsidP="00ED6C1C">
-[...13 lines deleted...]
-    <w:p w14:paraId="256591F6" w14:textId="7794909B" w:rsidR="00872725" w:rsidRPr="00872725" w:rsidRDefault="00872725" w:rsidP="00046476">
+    <w:p w14:paraId="2DDF5A06" w14:textId="77777777" w:rsidR="003D5172" w:rsidRDefault="003D5172" w:rsidP="00046476">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00872725">
+    </w:p>
+    <w:p w14:paraId="256591F6" w14:textId="1D179C99" w:rsidR="00872725" w:rsidRPr="00872725" w:rsidRDefault="00872725" w:rsidP="00046476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872725">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Rücksenden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32205092" w14:textId="757EE8BF" w:rsidR="00211766" w:rsidRDefault="009D219E" w:rsidP="00872725">
+    <w:p w14:paraId="32205092" w14:textId="388EFA58" w:rsidR="00211766" w:rsidRDefault="009D219E" w:rsidP="00872725">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D219E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte retournieren Sie das Gesuch um einen Gemeindebeitrag </w:t>
       </w:r>
       <w:r w:rsidR="00B4023A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>per Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="009D219E">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -13991,370 +14822,447 @@
       <w:r w:rsidR="00B4023A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B4023A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009D219E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alle Angaben werden vertraulich behandelt</w:t>
       </w:r>
       <w:r w:rsidR="00211766">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B3D0E3" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRDefault="00EE35D5" w:rsidP="00872725">
+    <w:p w14:paraId="1CBFBC0B" w14:textId="77777777" w:rsidR="00211766" w:rsidRDefault="00211766" w:rsidP="00872725">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490C5F5F" w14:textId="77777777" w:rsidR="00EE35D5" w:rsidRDefault="00EE35D5" w:rsidP="00EE35D5">
+    <w:p w14:paraId="4E04C0D0" w14:textId="77777777" w:rsidR="00872725" w:rsidRDefault="00872725" w:rsidP="00046476">
       <w:pPr>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk201649063"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Benötigte Unterlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB3AB41" w14:textId="0114642E" w:rsidR="00EE35D5" w:rsidRPr="000D24E1" w:rsidRDefault="000D24E1" w:rsidP="000D24E1">
+    <w:p w14:paraId="6671161C" w14:textId="347E1A7F" w:rsidR="00DA53C2" w:rsidRPr="002C682E" w:rsidRDefault="007D192D" w:rsidP="002C682E">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="397" w:hanging="397"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="2045785250"/>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1045210899"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002C682E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002C682E" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C682E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Wohnsitz seit mindestens drei Jahren in Wangen-Brüttisellen</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Wenn Sie in den letzten drei Jahren in Wangen-Brüttisellen gewohnt und etwa gleich viel gearbeitet haben wie heute, genügt es, nur das Gesuch auszufüllen und zu unterschreiben. Die Gemeindeverwaltung bezieht Ihre aktuellen definitiven Steuerdaten direkt von der Abteilung Steuern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BDE475" w14:textId="20B69268" w:rsidR="00EE35D5" w:rsidRDefault="000D24E1" w:rsidP="000D24E1">
+    <w:p w14:paraId="18F808F4" w14:textId="3C08C4FA" w:rsidR="00DA53C2" w:rsidRDefault="007D192D" w:rsidP="002C682E">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-798458843"/>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1409800435"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002C682E" w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002C682E" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C682E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Neu zugezogen:</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:br/>
         <w:t>Wenn Sie erst vor Kurzem nach Wangen-Brüttisellen gezogen sind, und in den letzten Jahren ein ähnliches Einkommen hatten wie heute, senden Sie bitte zusätzlich zum unterschriebenen Gesuch Ihre letzte definitive Steuerrechnung der vorherigen Wohngemeinde mit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F2427B" w14:textId="6DC61471" w:rsidR="00EE35D5" w:rsidRDefault="000D24E1" w:rsidP="000D24E1">
+    <w:p w14:paraId="7CA6ED37" w14:textId="37798B54" w:rsidR="00DA53C2" w:rsidRDefault="007D192D" w:rsidP="002C682E">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="2116473705"/>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-391202504"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002C682E" w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002C682E" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C682E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Verändertes Einkommen seit der letzten Steuerveranlagung</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:br/>
         <w:t>Wenn sich Ihr Einkommen seit der letzten definitiven Steuerrechnung wesentlich verändert hat (z.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:t>B. Teilzeitarbeit nach Geburt eines Kindes), legen Sie bitte zus</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:rFonts w:cs="Century Gothic"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:t>tzlich zum Gesuch die Lohnabrechnungen der letzten 6 Monate sowie alle Nachweise zu weiteren Eink</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:rFonts w:cs="Century Gothic"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:t>nften bei (z.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:t>B. Unterhaltszahlungen, Alimentenbeiträge etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3782BC94" w14:textId="6079F7E2" w:rsidR="00D666A6" w:rsidRDefault="000D24E1" w:rsidP="000D24E1">
+    <w:p w14:paraId="48AE4057" w14:textId="4CE2ED8E" w:rsidR="00DA53C2" w:rsidRDefault="007D192D" w:rsidP="002C682E">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1390961379"/>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-2007513439"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002C682E" w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002C682E" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C682E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Quellenbesteuert:</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:br/>
         <w:t>Wenn Sie der Quellensteuer unterliegen, reichen Sie bitte zusätzlich zum Gesuch die Lohnabrechnungen der letzten 6 Monate sowie sämtliche Nachweise zu weiteren Einkünften (z.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:t>B. Unterhalt/Alimente) ein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76573241" w14:textId="069EA7EE" w:rsidR="00EE35D5" w:rsidRDefault="000D24E1" w:rsidP="000D24E1">
+    <w:p w14:paraId="70423E87" w14:textId="38C04AD6" w:rsidR="00872725" w:rsidRDefault="007D192D" w:rsidP="002C682E">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="536858623"/>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-978850929"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="000D24E1">
+          <w:r w:rsidR="002C682E" w:rsidRPr="005B7D13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002C682E" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C682E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE35D5" w:rsidRPr="000D24E1">
+      <w:r w:rsidR="00DA53C2" w:rsidRPr="002C682E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Arbeitslosigkeit:</w:t>
       </w:r>
-      <w:r w:rsidR="00EE35D5">
+      <w:r w:rsidR="00DA53C2">
         <w:br/>
         <w:t>Wenn Sie derzeit arbeitslos sind und eine Stelle suchen, legen Sie bitte eine Kopie der RAV-Anmeldung bei. In diesem Fall können Subventionen für maximal 2 volle Betreuungstage pro Woche gewährt werden.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:sectPr w:rsidR="00EE35D5" w:rsidSect="005D31B7">
+    <w:sectPr w:rsidR="00872725" w:rsidSect="00003E82">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="1021" w:bottom="397" w:left="1134" w:header="567" w:footer="482" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="851" w:bottom="340" w:left="1134" w:header="567" w:footer="482" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6616F0CB" w14:textId="77777777" w:rsidR="00841264" w:rsidRDefault="00841264">
+    <w:p w14:paraId="17353000" w14:textId="77777777" w:rsidR="003F242C" w:rsidRDefault="003F242C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1053EA40" w14:textId="77777777" w:rsidR="00841264" w:rsidRDefault="00841264">
+    <w:p w14:paraId="1EBA4E68" w14:textId="77777777" w:rsidR="003F242C" w:rsidRDefault="003F242C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -14371,79 +15279,79 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="384BA3C3" w14:textId="6988A490" w:rsidR="009E5B30" w:rsidRDefault="009E5B30" w:rsidP="009D219E">
     <w:pPr>
       <w:pStyle w:val="Fusszeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A862A7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A862A7">
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A862A7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00483E34" w:rsidRPr="00483E34">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>5</w:t>
@@ -14472,51 +15380,51 @@
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00483E34">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00192982">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FB2F6E6" w14:textId="3A1E060C" w:rsidR="009E5B30" w:rsidRPr="00A862A7" w:rsidRDefault="009E5B30" w:rsidP="009B3538">
     <w:pPr>
       <w:pStyle w:val="Fusszeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A862A7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A862A7">
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A862A7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007F47E5" w:rsidRPr="007F47E5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>1</w:t>
@@ -14545,70 +15453,70 @@
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007F47E5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00192982">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD583C9" w14:textId="77777777" w:rsidR="00841264" w:rsidRDefault="00841264">
+    <w:p w14:paraId="52C33C20" w14:textId="77777777" w:rsidR="003F242C" w:rsidRDefault="003F242C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33A1B75E" w14:textId="77777777" w:rsidR="00841264" w:rsidRDefault="00841264">
+    <w:p w14:paraId="7489F225" w14:textId="77777777" w:rsidR="003F242C" w:rsidRDefault="003F242C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B6B38E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F572A90C"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15448,147 +16356,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40AF2EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EF04E78"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48595021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86EA3CD6"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -16003,784 +16911,819 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1374650038">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1196429931">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1686902849">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="171770236">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="169756243">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="629554976">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1852406394">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1961456085">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="871839476">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="947852275">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="464785637">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="330527494">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="526409640">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="598948905">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="asyji1URbGh4pSDArLkQgKLujpip0TjqbxLXUuUluo9Xc3ht0NBY730qdHRW8al2DK6F4fAPZEZAfFhx+nnaAA==" w:salt="W02FJ8Q3bFlPxuxs+HSfOQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NHjAX1fT/zhPRCNnSGRDsb4JMkJX5Zie0s7mzX9cGu69LEqJdfiFcio3R90VZ1OtqT4iZCVS3tAAcKOG+bBJnA==" w:salt="F7YTsekrV7uXC2wL14UrjQ=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE2E29"/>
+    <w:rsid w:val="00003E82"/>
     <w:rsid w:val="0001401E"/>
     <w:rsid w:val="00023BF1"/>
     <w:rsid w:val="0002464C"/>
     <w:rsid w:val="00024EBF"/>
     <w:rsid w:val="00025A2D"/>
     <w:rsid w:val="000370AF"/>
+    <w:rsid w:val="00037789"/>
     <w:rsid w:val="00042D39"/>
     <w:rsid w:val="000431BB"/>
     <w:rsid w:val="000458A8"/>
     <w:rsid w:val="00046476"/>
     <w:rsid w:val="000532A1"/>
     <w:rsid w:val="0006164B"/>
     <w:rsid w:val="00065928"/>
     <w:rsid w:val="000663B3"/>
     <w:rsid w:val="00075530"/>
     <w:rsid w:val="00076072"/>
     <w:rsid w:val="00083528"/>
-    <w:rsid w:val="00085643"/>
     <w:rsid w:val="00087D4E"/>
     <w:rsid w:val="000901D5"/>
     <w:rsid w:val="00092449"/>
     <w:rsid w:val="0009612A"/>
     <w:rsid w:val="00096EB7"/>
     <w:rsid w:val="000A5BC0"/>
     <w:rsid w:val="000B0CF7"/>
     <w:rsid w:val="000B20E0"/>
     <w:rsid w:val="000B3240"/>
     <w:rsid w:val="000B7AF0"/>
     <w:rsid w:val="000C0018"/>
     <w:rsid w:val="000C68D4"/>
+    <w:rsid w:val="000C7E9D"/>
     <w:rsid w:val="000D171D"/>
-    <w:rsid w:val="000D24E1"/>
     <w:rsid w:val="000D5457"/>
     <w:rsid w:val="000E1D4F"/>
-    <w:rsid w:val="000E1F4D"/>
     <w:rsid w:val="000E4FD0"/>
-    <w:rsid w:val="000E5A89"/>
     <w:rsid w:val="000E5D62"/>
     <w:rsid w:val="000F4DDC"/>
+    <w:rsid w:val="000F5AC6"/>
+    <w:rsid w:val="000F6A2E"/>
     <w:rsid w:val="00101C29"/>
     <w:rsid w:val="0010341B"/>
     <w:rsid w:val="001124B8"/>
     <w:rsid w:val="001148BB"/>
     <w:rsid w:val="0011592A"/>
     <w:rsid w:val="0011625B"/>
     <w:rsid w:val="0011754A"/>
     <w:rsid w:val="00123E64"/>
     <w:rsid w:val="00130F09"/>
     <w:rsid w:val="00133403"/>
     <w:rsid w:val="001415B9"/>
     <w:rsid w:val="00142CD0"/>
+    <w:rsid w:val="00150BCB"/>
     <w:rsid w:val="00150CCA"/>
     <w:rsid w:val="00150CE2"/>
-    <w:rsid w:val="00160B3F"/>
+    <w:rsid w:val="001607FC"/>
     <w:rsid w:val="00162EC7"/>
-    <w:rsid w:val="0016300B"/>
     <w:rsid w:val="001636BA"/>
     <w:rsid w:val="00164097"/>
     <w:rsid w:val="00171A8E"/>
     <w:rsid w:val="00171EA6"/>
     <w:rsid w:val="00173814"/>
     <w:rsid w:val="00176A73"/>
     <w:rsid w:val="00176C2F"/>
-    <w:rsid w:val="00177D08"/>
     <w:rsid w:val="0018040D"/>
     <w:rsid w:val="00182FFB"/>
     <w:rsid w:val="00186417"/>
     <w:rsid w:val="00186443"/>
     <w:rsid w:val="00186549"/>
     <w:rsid w:val="00192982"/>
     <w:rsid w:val="00192E52"/>
     <w:rsid w:val="00192F16"/>
     <w:rsid w:val="001A0E75"/>
     <w:rsid w:val="001A46DD"/>
     <w:rsid w:val="001A5AB7"/>
-    <w:rsid w:val="001A6055"/>
     <w:rsid w:val="001A643C"/>
     <w:rsid w:val="001A6EB2"/>
+    <w:rsid w:val="001B0E55"/>
     <w:rsid w:val="001B2F01"/>
-    <w:rsid w:val="001C1123"/>
+    <w:rsid w:val="001C0172"/>
     <w:rsid w:val="001C3C30"/>
     <w:rsid w:val="001D350E"/>
     <w:rsid w:val="001D36CC"/>
     <w:rsid w:val="001D38B8"/>
+    <w:rsid w:val="001E171C"/>
     <w:rsid w:val="001E2589"/>
     <w:rsid w:val="001E4CED"/>
     <w:rsid w:val="001F1BA5"/>
     <w:rsid w:val="001F5ECA"/>
     <w:rsid w:val="0020140A"/>
     <w:rsid w:val="00205614"/>
-    <w:rsid w:val="00211066"/>
     <w:rsid w:val="00211766"/>
     <w:rsid w:val="00214869"/>
     <w:rsid w:val="0022431A"/>
     <w:rsid w:val="00224675"/>
     <w:rsid w:val="00225DDD"/>
     <w:rsid w:val="00230FCE"/>
     <w:rsid w:val="00231017"/>
+    <w:rsid w:val="00234FE3"/>
     <w:rsid w:val="00236FB4"/>
     <w:rsid w:val="002414A3"/>
     <w:rsid w:val="002456BA"/>
+    <w:rsid w:val="0024645F"/>
     <w:rsid w:val="00247191"/>
     <w:rsid w:val="00247587"/>
-    <w:rsid w:val="00251D96"/>
     <w:rsid w:val="002529CC"/>
     <w:rsid w:val="002637FF"/>
     <w:rsid w:val="00295E73"/>
     <w:rsid w:val="00296AA9"/>
+    <w:rsid w:val="002B1008"/>
     <w:rsid w:val="002C1283"/>
     <w:rsid w:val="002C20C8"/>
     <w:rsid w:val="002C26A7"/>
     <w:rsid w:val="002C3B6B"/>
+    <w:rsid w:val="002C682E"/>
     <w:rsid w:val="002D2147"/>
     <w:rsid w:val="002D364A"/>
     <w:rsid w:val="002E0A9D"/>
     <w:rsid w:val="002E5B00"/>
     <w:rsid w:val="002E6077"/>
     <w:rsid w:val="002E73F5"/>
     <w:rsid w:val="00302D3E"/>
     <w:rsid w:val="0031282F"/>
     <w:rsid w:val="00313720"/>
     <w:rsid w:val="003202DF"/>
     <w:rsid w:val="0032211E"/>
     <w:rsid w:val="003253A3"/>
     <w:rsid w:val="003254CD"/>
     <w:rsid w:val="00326C96"/>
     <w:rsid w:val="00341E2D"/>
+    <w:rsid w:val="00342361"/>
     <w:rsid w:val="003423BF"/>
     <w:rsid w:val="00344B4B"/>
     <w:rsid w:val="00344D65"/>
     <w:rsid w:val="00345597"/>
     <w:rsid w:val="00352823"/>
     <w:rsid w:val="003532FE"/>
+    <w:rsid w:val="003541AD"/>
+    <w:rsid w:val="00356A1D"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="00370508"/>
     <w:rsid w:val="00372B43"/>
+    <w:rsid w:val="00376390"/>
     <w:rsid w:val="00383126"/>
     <w:rsid w:val="003924AA"/>
+    <w:rsid w:val="00395589"/>
     <w:rsid w:val="003A32B3"/>
     <w:rsid w:val="003A3DBE"/>
     <w:rsid w:val="003A4670"/>
     <w:rsid w:val="003B0A34"/>
     <w:rsid w:val="003B2F03"/>
+    <w:rsid w:val="003B5E20"/>
     <w:rsid w:val="003B6680"/>
     <w:rsid w:val="003C153C"/>
     <w:rsid w:val="003C180F"/>
     <w:rsid w:val="003C7773"/>
     <w:rsid w:val="003D06F4"/>
     <w:rsid w:val="003D4D4B"/>
+    <w:rsid w:val="003D5172"/>
     <w:rsid w:val="003D5AA2"/>
     <w:rsid w:val="003D64FE"/>
-    <w:rsid w:val="003E166E"/>
     <w:rsid w:val="003E20CE"/>
+    <w:rsid w:val="003E68D7"/>
     <w:rsid w:val="003F15B4"/>
     <w:rsid w:val="003F1B0C"/>
+    <w:rsid w:val="003F242C"/>
     <w:rsid w:val="003F3F90"/>
     <w:rsid w:val="003F7C63"/>
     <w:rsid w:val="004020B9"/>
     <w:rsid w:val="004031EB"/>
     <w:rsid w:val="00403766"/>
+    <w:rsid w:val="0041305B"/>
     <w:rsid w:val="00416135"/>
-    <w:rsid w:val="004200C4"/>
     <w:rsid w:val="0042389D"/>
     <w:rsid w:val="00424DEE"/>
     <w:rsid w:val="00430651"/>
     <w:rsid w:val="00430BAE"/>
     <w:rsid w:val="004372F0"/>
     <w:rsid w:val="0044105F"/>
     <w:rsid w:val="00442939"/>
     <w:rsid w:val="00445CBA"/>
     <w:rsid w:val="00473E7B"/>
     <w:rsid w:val="00476EAB"/>
     <w:rsid w:val="00476FBF"/>
     <w:rsid w:val="00483E34"/>
+    <w:rsid w:val="00487A3D"/>
     <w:rsid w:val="004912FD"/>
     <w:rsid w:val="004973D9"/>
-    <w:rsid w:val="004A0261"/>
     <w:rsid w:val="004A1A6E"/>
+    <w:rsid w:val="004A309E"/>
+    <w:rsid w:val="004A558D"/>
     <w:rsid w:val="004A7909"/>
     <w:rsid w:val="004B0B8E"/>
     <w:rsid w:val="004B1DEB"/>
     <w:rsid w:val="004C5F00"/>
+    <w:rsid w:val="004D161D"/>
     <w:rsid w:val="004D54D9"/>
     <w:rsid w:val="004D5E40"/>
+    <w:rsid w:val="004E0F36"/>
+    <w:rsid w:val="004E3B5F"/>
     <w:rsid w:val="004F0B1B"/>
-    <w:rsid w:val="004F514F"/>
+    <w:rsid w:val="004F4943"/>
     <w:rsid w:val="004F56C5"/>
     <w:rsid w:val="004F5A87"/>
     <w:rsid w:val="005024A8"/>
+    <w:rsid w:val="00505A49"/>
     <w:rsid w:val="00507509"/>
     <w:rsid w:val="005140C9"/>
-    <w:rsid w:val="00514497"/>
     <w:rsid w:val="00516523"/>
     <w:rsid w:val="0052402D"/>
     <w:rsid w:val="00526780"/>
     <w:rsid w:val="0053111A"/>
-    <w:rsid w:val="00535C62"/>
     <w:rsid w:val="005403BA"/>
     <w:rsid w:val="005417C7"/>
     <w:rsid w:val="005470E7"/>
     <w:rsid w:val="00547CD6"/>
     <w:rsid w:val="0055067D"/>
     <w:rsid w:val="005518D0"/>
-    <w:rsid w:val="00551CE8"/>
     <w:rsid w:val="00552492"/>
     <w:rsid w:val="00552680"/>
+    <w:rsid w:val="00554EC8"/>
     <w:rsid w:val="005575BF"/>
     <w:rsid w:val="005578AD"/>
     <w:rsid w:val="00563202"/>
+    <w:rsid w:val="00563266"/>
     <w:rsid w:val="00565823"/>
     <w:rsid w:val="00565CB3"/>
     <w:rsid w:val="00567E05"/>
     <w:rsid w:val="005704F1"/>
     <w:rsid w:val="00575E9A"/>
     <w:rsid w:val="00577154"/>
-    <w:rsid w:val="00581C66"/>
     <w:rsid w:val="00581D75"/>
-    <w:rsid w:val="005A65C5"/>
+    <w:rsid w:val="005964B5"/>
     <w:rsid w:val="005A7E25"/>
+    <w:rsid w:val="005B7D13"/>
     <w:rsid w:val="005C4F82"/>
     <w:rsid w:val="005C5100"/>
-    <w:rsid w:val="005D31B7"/>
     <w:rsid w:val="005D7280"/>
     <w:rsid w:val="005E05CF"/>
     <w:rsid w:val="005E6996"/>
     <w:rsid w:val="005F49E1"/>
     <w:rsid w:val="005F6370"/>
     <w:rsid w:val="005F68D8"/>
     <w:rsid w:val="005F690B"/>
     <w:rsid w:val="005F7DF7"/>
     <w:rsid w:val="00607D6C"/>
     <w:rsid w:val="0061642D"/>
     <w:rsid w:val="006212CC"/>
     <w:rsid w:val="00631530"/>
     <w:rsid w:val="00631720"/>
     <w:rsid w:val="00631A4E"/>
     <w:rsid w:val="00631AE0"/>
     <w:rsid w:val="00635212"/>
     <w:rsid w:val="00637582"/>
+    <w:rsid w:val="00642F51"/>
     <w:rsid w:val="00647B52"/>
     <w:rsid w:val="006546EA"/>
     <w:rsid w:val="00654934"/>
     <w:rsid w:val="00664B01"/>
     <w:rsid w:val="00670F34"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="006816B9"/>
     <w:rsid w:val="0069100B"/>
     <w:rsid w:val="0069281C"/>
     <w:rsid w:val="0069677E"/>
     <w:rsid w:val="0069770D"/>
     <w:rsid w:val="006A2DE8"/>
     <w:rsid w:val="006A6C8F"/>
+    <w:rsid w:val="006A6F34"/>
     <w:rsid w:val="006A7CF4"/>
     <w:rsid w:val="006A7E9A"/>
     <w:rsid w:val="006B2662"/>
     <w:rsid w:val="006B2A35"/>
     <w:rsid w:val="006B2DAB"/>
     <w:rsid w:val="006C0EDD"/>
     <w:rsid w:val="006C1709"/>
-    <w:rsid w:val="006C47DF"/>
     <w:rsid w:val="006C67EB"/>
     <w:rsid w:val="006C702A"/>
     <w:rsid w:val="006D1D17"/>
     <w:rsid w:val="006D370B"/>
     <w:rsid w:val="006D58E3"/>
     <w:rsid w:val="006D60EC"/>
     <w:rsid w:val="006D6FB8"/>
     <w:rsid w:val="006E2783"/>
     <w:rsid w:val="006E5268"/>
     <w:rsid w:val="0070293F"/>
+    <w:rsid w:val="00710B5F"/>
+    <w:rsid w:val="0071328F"/>
     <w:rsid w:val="007172EB"/>
-    <w:rsid w:val="00723439"/>
     <w:rsid w:val="007254F3"/>
     <w:rsid w:val="007256CC"/>
     <w:rsid w:val="00725AE9"/>
     <w:rsid w:val="00727DBE"/>
     <w:rsid w:val="0073081C"/>
     <w:rsid w:val="0073285F"/>
+    <w:rsid w:val="00733EA7"/>
     <w:rsid w:val="00743665"/>
     <w:rsid w:val="00745612"/>
     <w:rsid w:val="00746DF5"/>
     <w:rsid w:val="00747C9F"/>
     <w:rsid w:val="00750494"/>
     <w:rsid w:val="00751699"/>
     <w:rsid w:val="0075288C"/>
     <w:rsid w:val="00752B22"/>
     <w:rsid w:val="00754E33"/>
     <w:rsid w:val="00765D60"/>
     <w:rsid w:val="0077115C"/>
-    <w:rsid w:val="00781FD7"/>
+    <w:rsid w:val="00774E44"/>
+    <w:rsid w:val="0078284D"/>
+    <w:rsid w:val="00792BE7"/>
     <w:rsid w:val="007A3064"/>
     <w:rsid w:val="007A488C"/>
     <w:rsid w:val="007B5366"/>
     <w:rsid w:val="007B545E"/>
     <w:rsid w:val="007B6847"/>
     <w:rsid w:val="007B7BE2"/>
     <w:rsid w:val="007C0671"/>
     <w:rsid w:val="007C1F49"/>
     <w:rsid w:val="007C2AF2"/>
     <w:rsid w:val="007C6512"/>
     <w:rsid w:val="007C79FC"/>
     <w:rsid w:val="007D1641"/>
+    <w:rsid w:val="007D192D"/>
     <w:rsid w:val="007E406F"/>
     <w:rsid w:val="007F23B7"/>
     <w:rsid w:val="007F4188"/>
     <w:rsid w:val="007F47E5"/>
     <w:rsid w:val="007F76FC"/>
     <w:rsid w:val="007F791A"/>
-    <w:rsid w:val="0080646A"/>
     <w:rsid w:val="0080650B"/>
     <w:rsid w:val="008075FB"/>
-    <w:rsid w:val="00812BE4"/>
+    <w:rsid w:val="00813A8B"/>
     <w:rsid w:val="00821B3F"/>
     <w:rsid w:val="00823674"/>
+    <w:rsid w:val="00823F5F"/>
     <w:rsid w:val="00824C27"/>
     <w:rsid w:val="00824D53"/>
     <w:rsid w:val="00826697"/>
     <w:rsid w:val="00831097"/>
     <w:rsid w:val="0083250A"/>
     <w:rsid w:val="00840DB9"/>
     <w:rsid w:val="00841264"/>
     <w:rsid w:val="008514EA"/>
     <w:rsid w:val="008524BE"/>
-    <w:rsid w:val="00854FAD"/>
     <w:rsid w:val="00865856"/>
     <w:rsid w:val="00871D6F"/>
     <w:rsid w:val="00872725"/>
     <w:rsid w:val="00875271"/>
     <w:rsid w:val="0088779A"/>
     <w:rsid w:val="00891E3F"/>
     <w:rsid w:val="00894496"/>
     <w:rsid w:val="0089562A"/>
     <w:rsid w:val="008960FC"/>
     <w:rsid w:val="008A1A5F"/>
     <w:rsid w:val="008A73FA"/>
     <w:rsid w:val="008B1F77"/>
     <w:rsid w:val="008B4C8D"/>
     <w:rsid w:val="008B6E0E"/>
     <w:rsid w:val="008D276D"/>
     <w:rsid w:val="008D74B4"/>
+    <w:rsid w:val="008D7BB1"/>
     <w:rsid w:val="008E150D"/>
     <w:rsid w:val="008E1C6A"/>
     <w:rsid w:val="008E639D"/>
     <w:rsid w:val="008F001E"/>
     <w:rsid w:val="008F06DB"/>
     <w:rsid w:val="00901CD5"/>
     <w:rsid w:val="00903EFD"/>
     <w:rsid w:val="00911854"/>
     <w:rsid w:val="009217E3"/>
-    <w:rsid w:val="00926E8A"/>
+    <w:rsid w:val="00923A05"/>
     <w:rsid w:val="00927B44"/>
     <w:rsid w:val="009303A7"/>
     <w:rsid w:val="0093548A"/>
     <w:rsid w:val="00936218"/>
     <w:rsid w:val="0094194B"/>
     <w:rsid w:val="00941AA9"/>
     <w:rsid w:val="00942338"/>
     <w:rsid w:val="00945828"/>
+    <w:rsid w:val="00946F94"/>
     <w:rsid w:val="00951080"/>
     <w:rsid w:val="009532D6"/>
     <w:rsid w:val="00957A42"/>
     <w:rsid w:val="0097129A"/>
+    <w:rsid w:val="00971F29"/>
     <w:rsid w:val="00972B1E"/>
-    <w:rsid w:val="00973EF6"/>
     <w:rsid w:val="00975973"/>
     <w:rsid w:val="00985A0D"/>
     <w:rsid w:val="00986F5B"/>
     <w:rsid w:val="00997966"/>
     <w:rsid w:val="009A2195"/>
     <w:rsid w:val="009A2515"/>
     <w:rsid w:val="009B002D"/>
     <w:rsid w:val="009B2901"/>
     <w:rsid w:val="009B3538"/>
     <w:rsid w:val="009B7053"/>
     <w:rsid w:val="009C0422"/>
     <w:rsid w:val="009C1DA3"/>
     <w:rsid w:val="009D219E"/>
     <w:rsid w:val="009D2261"/>
     <w:rsid w:val="009D46D6"/>
     <w:rsid w:val="009E5218"/>
     <w:rsid w:val="009E5B30"/>
     <w:rsid w:val="009F1231"/>
     <w:rsid w:val="009F2048"/>
     <w:rsid w:val="009F4BA2"/>
     <w:rsid w:val="00A06F76"/>
     <w:rsid w:val="00A13C2D"/>
     <w:rsid w:val="00A24FDA"/>
     <w:rsid w:val="00A30F7E"/>
     <w:rsid w:val="00A51209"/>
     <w:rsid w:val="00A51777"/>
     <w:rsid w:val="00A5201F"/>
     <w:rsid w:val="00A57943"/>
     <w:rsid w:val="00A63E13"/>
     <w:rsid w:val="00A66C20"/>
     <w:rsid w:val="00A66D7E"/>
     <w:rsid w:val="00A70217"/>
     <w:rsid w:val="00A70E90"/>
     <w:rsid w:val="00A77EE0"/>
     <w:rsid w:val="00A81ACB"/>
     <w:rsid w:val="00A81C8A"/>
     <w:rsid w:val="00A82E4B"/>
     <w:rsid w:val="00A83C3F"/>
     <w:rsid w:val="00A841E0"/>
     <w:rsid w:val="00A84E93"/>
     <w:rsid w:val="00A862A7"/>
     <w:rsid w:val="00A87ECA"/>
     <w:rsid w:val="00AA13FA"/>
     <w:rsid w:val="00AA1977"/>
-    <w:rsid w:val="00AA1B61"/>
     <w:rsid w:val="00AB5425"/>
     <w:rsid w:val="00AB652B"/>
     <w:rsid w:val="00AB6FD7"/>
     <w:rsid w:val="00AC4368"/>
     <w:rsid w:val="00AC7284"/>
     <w:rsid w:val="00AD2801"/>
     <w:rsid w:val="00AD6CAE"/>
     <w:rsid w:val="00AE0B9E"/>
     <w:rsid w:val="00AE2FBA"/>
     <w:rsid w:val="00AE40FE"/>
     <w:rsid w:val="00AE4BC5"/>
     <w:rsid w:val="00AF1E5A"/>
     <w:rsid w:val="00B00226"/>
     <w:rsid w:val="00B00472"/>
+    <w:rsid w:val="00B005CA"/>
     <w:rsid w:val="00B16948"/>
     <w:rsid w:val="00B230CE"/>
+    <w:rsid w:val="00B23B1A"/>
     <w:rsid w:val="00B241BA"/>
     <w:rsid w:val="00B251DF"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B36930"/>
     <w:rsid w:val="00B36938"/>
     <w:rsid w:val="00B3712D"/>
     <w:rsid w:val="00B4023A"/>
     <w:rsid w:val="00B477FF"/>
     <w:rsid w:val="00B478BE"/>
     <w:rsid w:val="00B5277F"/>
     <w:rsid w:val="00B5519F"/>
     <w:rsid w:val="00B57477"/>
     <w:rsid w:val="00B61951"/>
+    <w:rsid w:val="00B61CAE"/>
     <w:rsid w:val="00B668B8"/>
     <w:rsid w:val="00B713E2"/>
     <w:rsid w:val="00B71A0A"/>
     <w:rsid w:val="00B7254D"/>
     <w:rsid w:val="00B7471D"/>
     <w:rsid w:val="00B80351"/>
     <w:rsid w:val="00B818CC"/>
     <w:rsid w:val="00B83509"/>
     <w:rsid w:val="00B84EB0"/>
     <w:rsid w:val="00B8761D"/>
     <w:rsid w:val="00B92B07"/>
     <w:rsid w:val="00B9738F"/>
     <w:rsid w:val="00B97B03"/>
     <w:rsid w:val="00BA4580"/>
     <w:rsid w:val="00BA4881"/>
     <w:rsid w:val="00BA7228"/>
     <w:rsid w:val="00BA76FA"/>
     <w:rsid w:val="00BB4358"/>
     <w:rsid w:val="00BC5A99"/>
     <w:rsid w:val="00BD0233"/>
     <w:rsid w:val="00BD36F7"/>
     <w:rsid w:val="00BD59F4"/>
     <w:rsid w:val="00BD7A0C"/>
+    <w:rsid w:val="00BE1B1F"/>
+    <w:rsid w:val="00BE4515"/>
     <w:rsid w:val="00BF0939"/>
     <w:rsid w:val="00BF4AA4"/>
     <w:rsid w:val="00BF6AEC"/>
     <w:rsid w:val="00BF6DE9"/>
     <w:rsid w:val="00C15912"/>
+    <w:rsid w:val="00C221F1"/>
     <w:rsid w:val="00C233B3"/>
     <w:rsid w:val="00C255F2"/>
     <w:rsid w:val="00C31198"/>
     <w:rsid w:val="00C329A3"/>
     <w:rsid w:val="00C32BC3"/>
+    <w:rsid w:val="00C34E72"/>
     <w:rsid w:val="00C41A0A"/>
     <w:rsid w:val="00C5013F"/>
+    <w:rsid w:val="00C56200"/>
     <w:rsid w:val="00C6227C"/>
-    <w:rsid w:val="00C6325B"/>
-    <w:rsid w:val="00C63D40"/>
     <w:rsid w:val="00C66F59"/>
     <w:rsid w:val="00C70247"/>
     <w:rsid w:val="00C70401"/>
     <w:rsid w:val="00C72547"/>
     <w:rsid w:val="00C75CB7"/>
     <w:rsid w:val="00C7729F"/>
     <w:rsid w:val="00C82D31"/>
     <w:rsid w:val="00C910DC"/>
     <w:rsid w:val="00C91D29"/>
     <w:rsid w:val="00CA3DE2"/>
+    <w:rsid w:val="00CA64A1"/>
     <w:rsid w:val="00CB1E3E"/>
     <w:rsid w:val="00CB41A1"/>
     <w:rsid w:val="00CB5E93"/>
     <w:rsid w:val="00CC1647"/>
     <w:rsid w:val="00CC1BA5"/>
     <w:rsid w:val="00CC2930"/>
     <w:rsid w:val="00CC2BC1"/>
     <w:rsid w:val="00CC4D3A"/>
     <w:rsid w:val="00CC53C8"/>
     <w:rsid w:val="00CD45D0"/>
     <w:rsid w:val="00CD6CEE"/>
     <w:rsid w:val="00CE2C98"/>
     <w:rsid w:val="00CE2E29"/>
-    <w:rsid w:val="00CE75CD"/>
     <w:rsid w:val="00CF0503"/>
     <w:rsid w:val="00CF451C"/>
     <w:rsid w:val="00CF6ED6"/>
     <w:rsid w:val="00D00BF7"/>
     <w:rsid w:val="00D0319D"/>
     <w:rsid w:val="00D11A32"/>
+    <w:rsid w:val="00D128E8"/>
+    <w:rsid w:val="00D14231"/>
     <w:rsid w:val="00D15332"/>
     <w:rsid w:val="00D220D2"/>
     <w:rsid w:val="00D254EB"/>
     <w:rsid w:val="00D42C19"/>
     <w:rsid w:val="00D60BF9"/>
     <w:rsid w:val="00D6134E"/>
     <w:rsid w:val="00D65C13"/>
-    <w:rsid w:val="00D666A6"/>
     <w:rsid w:val="00D75B7B"/>
     <w:rsid w:val="00D90689"/>
     <w:rsid w:val="00D97B2A"/>
+    <w:rsid w:val="00DA53C2"/>
     <w:rsid w:val="00DB1162"/>
     <w:rsid w:val="00DB1A6A"/>
     <w:rsid w:val="00DB230C"/>
     <w:rsid w:val="00DC35DD"/>
     <w:rsid w:val="00DC4C64"/>
     <w:rsid w:val="00DD074F"/>
     <w:rsid w:val="00DD5AC6"/>
     <w:rsid w:val="00DE5917"/>
     <w:rsid w:val="00DE7396"/>
     <w:rsid w:val="00DF3399"/>
     <w:rsid w:val="00DF3523"/>
     <w:rsid w:val="00DF7510"/>
     <w:rsid w:val="00E0349D"/>
     <w:rsid w:val="00E06939"/>
     <w:rsid w:val="00E1583B"/>
     <w:rsid w:val="00E25094"/>
     <w:rsid w:val="00E27CE5"/>
     <w:rsid w:val="00E30C2B"/>
     <w:rsid w:val="00E320E1"/>
     <w:rsid w:val="00E34073"/>
     <w:rsid w:val="00E3600C"/>
     <w:rsid w:val="00E4657D"/>
     <w:rsid w:val="00E5009E"/>
     <w:rsid w:val="00E57324"/>
     <w:rsid w:val="00E63CD4"/>
     <w:rsid w:val="00E70067"/>
     <w:rsid w:val="00E70A22"/>
     <w:rsid w:val="00E71081"/>
     <w:rsid w:val="00E72BEB"/>
     <w:rsid w:val="00E80AA9"/>
     <w:rsid w:val="00E83863"/>
     <w:rsid w:val="00E8442C"/>
+    <w:rsid w:val="00E90285"/>
     <w:rsid w:val="00E90371"/>
     <w:rsid w:val="00E95624"/>
     <w:rsid w:val="00E974D6"/>
     <w:rsid w:val="00EA2D6C"/>
     <w:rsid w:val="00EA5804"/>
+    <w:rsid w:val="00EB1798"/>
     <w:rsid w:val="00EB24BC"/>
+    <w:rsid w:val="00EB3E64"/>
     <w:rsid w:val="00EB52AA"/>
     <w:rsid w:val="00EB55FF"/>
-    <w:rsid w:val="00EB6C49"/>
     <w:rsid w:val="00ED6C1C"/>
     <w:rsid w:val="00EE024F"/>
     <w:rsid w:val="00EE3545"/>
-    <w:rsid w:val="00EE35D5"/>
     <w:rsid w:val="00EF2788"/>
     <w:rsid w:val="00EF5ACD"/>
     <w:rsid w:val="00F07314"/>
     <w:rsid w:val="00F10081"/>
     <w:rsid w:val="00F12707"/>
+    <w:rsid w:val="00F152DE"/>
     <w:rsid w:val="00F17D64"/>
-    <w:rsid w:val="00F21DFC"/>
     <w:rsid w:val="00F23F32"/>
     <w:rsid w:val="00F245B7"/>
+    <w:rsid w:val="00F3596A"/>
     <w:rsid w:val="00F36F7D"/>
     <w:rsid w:val="00F37951"/>
     <w:rsid w:val="00F4183B"/>
     <w:rsid w:val="00F43CA5"/>
     <w:rsid w:val="00F461C6"/>
     <w:rsid w:val="00F462F4"/>
     <w:rsid w:val="00F51528"/>
     <w:rsid w:val="00F5714F"/>
     <w:rsid w:val="00F67A38"/>
+    <w:rsid w:val="00F67ACE"/>
     <w:rsid w:val="00F72D90"/>
     <w:rsid w:val="00F73250"/>
+    <w:rsid w:val="00F80EA3"/>
+    <w:rsid w:val="00F8510F"/>
     <w:rsid w:val="00F8597B"/>
-    <w:rsid w:val="00F9271C"/>
     <w:rsid w:val="00F978CF"/>
+    <w:rsid w:val="00FA61D5"/>
     <w:rsid w:val="00FB0A7F"/>
+    <w:rsid w:val="00FB0A81"/>
     <w:rsid w:val="00FC34B8"/>
     <w:rsid w:val="00FC7C82"/>
     <w:rsid w:val="00FD0770"/>
+    <w:rsid w:val="00FD1B33"/>
     <w:rsid w:val="00FD3C0E"/>
     <w:rsid w:val="00FD7204"/>
     <w:rsid w:val="00FE12A8"/>
     <w:rsid w:val="00FF151C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30D0C9D4"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{441C86EE-C603-40EC-B9DE-1AB842EA81B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17689,2877 +18632,2920 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E974D6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B4023A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="301424135">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="420226166">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="634019231">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2028361307">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gesellschaft@wangen-bruettisellen.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///U:\Vorlagen\Blatt%20leer%20hoch.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...660 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0FB0F6DF-0965-408A-B340-3875B997CDA4}"/>
+        <w:guid w:val="{374A50F9-51E0-4FCE-AD05-C77DCBB87E61}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="00E51078">
-          <w:r w:rsidRPr="00DE0A33">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714">
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E4ED65D987994C14A83FADBECCFB3405"/>
+        <w:name w:val="0A7C18652EF64BCFADE0A46CEF89105F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1AE1D336-3166-4A56-A17A-ED42B23AB482}"/>
+        <w:guid w:val="{0B5DC640-1D3F-4E4D-B62C-8B8CC6BA481E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="E4ED65D987994C14A83FADBECCFB34051"/>
+            <w:pStyle w:val="0A7C18652EF64BCFADE0A46CEF89105F2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00085643">
-            <w:rPr>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="194E60DC682C4D65B162C7E738F709B2"/>
+        <w:name w:val="E743F7D17B014985B9498B4C9383B5BA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A78CFF34-33FA-49CD-8929-5C2F9E0D1F20}"/>
+        <w:guid w:val="{BEAB18AD-622D-492D-93F0-4424B05BF850}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="194E60DC682C4D65B162C7E738F709B21"/>
+            <w:pStyle w:val="E743F7D17B014985B9498B4C9383B5BA"/>
           </w:pPr>
-          <w:r w:rsidRPr="00085643">
-[...3 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="168C66ACA9B54E6D8BB1538DE1535124"/>
+        <w:name w:val="A9A7C5AF1FCF4FD48D67057364B8EA95"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{93D64C81-4C6A-43BF-82AC-EF2D1A7B757A}"/>
+        <w:guid w:val="{A5DA8EE4-E6E6-451E-89F2-A675BC4F2C35}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="168C66ACA9B54E6D8BB1538DE15351241"/>
+            <w:pStyle w:val="A9A7C5AF1FCF4FD48D67057364B8EA95"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C288BA82F1B94BB8AFCF07D2B639D866"/>
+        <w:name w:val="9A261D0DAE504B72BC267FACD7C1BE9C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A6018E9F-F9A5-4429-A597-EC39EB87B5CD}"/>
+        <w:guid w:val="{765586FD-0E9F-4ECC-886D-FA6F8C963F73}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="C288BA82F1B94BB8AFCF07D2B639D8661"/>
+            <w:pStyle w:val="9A261D0DAE504B72BC267FACD7C1BE9C"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A108D672D722461ABE2F5291B28D7356"/>
+        <w:name w:val="17AD0ED8A9ED4422827D009E839405A5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3AE1DF1D-1F9B-498F-BA8F-9622981CAAF0}"/>
+        <w:guid w:val="{017BFA33-2B3A-4F41-AFA4-E49E45985EE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="A108D672D722461ABE2F5291B28D73561"/>
+            <w:pStyle w:val="17AD0ED8A9ED4422827D009E839405A5"/>
           </w:pPr>
-          <w:r w:rsidRPr="00085643">
-[...3 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="50924EDE122B48ABBD6DA4C432931A25"/>
+        <w:name w:val="A022087CD40848D7959D6E0C00B0582C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FAAE2837-0E53-463B-A47E-C5156766EF36}"/>
+        <w:guid w:val="{6D4E7A4B-253F-43B4-97D4-14326C775025}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="50924EDE122B48ABBD6DA4C432931A251"/>
+            <w:pStyle w:val="A022087CD40848D7959D6E0C00B0582C"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C75E3E36FBAD4E92BF1D92DD2B9ECC07"/>
+        <w:name w:val="052BFEBFFB644CB5BA41FC441A6978BA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6C8ADFEE-65DB-4C59-A51C-1E025F199E19}"/>
+        <w:guid w:val="{28151EC9-316D-4602-86A4-46BDB2B94B0E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="C75E3E36FBAD4E92BF1D92DD2B9ECC071"/>
+            <w:pStyle w:val="052BFEBFFB644CB5BA41FC441A6978BA"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1376D622C6D546BBBB20B825E928D4EA"/>
+        <w:name w:val="D16FE36B74BF41A5A42303ADCFCE996F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E30BD0F7-5C96-4DF4-8484-FFAFBA26BCE4}"/>
+        <w:guid w:val="{68968251-88D3-45DD-B86C-E9E05A92B25B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="1376D622C6D546BBBB20B825E928D4EA1"/>
+            <w:pStyle w:val="D16FE36B74BF41A5A42303ADCFCE996F"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0A3F752605A942CA808529B5C8785AA5"/>
+        <w:name w:val="2393B43103694B2E8D6997C6CA7DA39B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5F910D14-F38D-4E07-8240-55411832EA7C}"/>
+        <w:guid w:val="{C3E383AE-5241-4C4D-901E-ABA4BFD96A99}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="0A3F752605A942CA808529B5C8785AA51"/>
+            <w:pStyle w:val="2393B43103694B2E8D6997C6CA7DA39B"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EF97E149499D4AF5B2654291D7164E1C"/>
+        <w:name w:val="2845878C44764D3DA06B78D7E4FAF047"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{55C53643-915A-4C06-8CBA-D8B5AA680352}"/>
+        <w:guid w:val="{66D93B54-8DFA-409D-924C-113662EEC6C8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="EF97E149499D4AF5B2654291D7164E1C1"/>
+            <w:pStyle w:val="2845878C44764D3DA06B78D7E4FAF047"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="897440B6026A42B0B9A3AB83105BDB43"/>
+        <w:name w:val="A3BF405648E74BE19F00857AD80AC19A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{61E2D884-856E-4D20-A4AC-34A46070F08E}"/>
+        <w:guid w:val="{2C8A8465-2AE3-4B01-8A89-FC58195D3BED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="897440B6026A42B0B9A3AB83105BDB431"/>
+            <w:pStyle w:val="A3BF405648E74BE19F00857AD80AC19A"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="24D1746C986147DA9C84B83D5C9F8247"/>
+        <w:name w:val="6DDE342380244CCC877D1C1DCFE0BEE0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FE4D8EED-1C2B-4CE4-A92A-6EBDBFC76B17}"/>
+        <w:guid w:val="{F9441A02-2178-4244-AEFA-0F41307560EA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="24D1746C986147DA9C84B83D5C9F82471"/>
+            <w:pStyle w:val="6DDE342380244CCC877D1C1DCFE0BEE0"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="691DE9FFFE7B48EAB31C739C51D15DA3"/>
+        <w:name w:val="6B37BA7AEE8147CD81B79BADA9371062"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{71058D4D-B16D-438E-8F6A-B23D443A1231}"/>
+        <w:guid w:val="{0A82B06E-D1A2-4FE8-B0E6-8640FFB10648}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="691DE9FFFE7B48EAB31C739C51D15DA31"/>
+            <w:pStyle w:val="6B37BA7AEE8147CD81B79BADA9371062"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="406AE15B12C74836A7F999945BF5D3BA"/>
+        <w:name w:val="A80F077A6ABE452FA47CD27FA8C1F768"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1A0A8A51-589F-4EA0-BCF1-A236D6148C13}"/>
+        <w:guid w:val="{2329F763-C615-4A22-8F50-EA58BC2E5133}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="406AE15B12C74836A7F999945BF5D3BA1"/>
+            <w:pStyle w:val="A80F077A6ABE452FA47CD27FA8C1F768"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D33031BF059146F5ACE295DD6BFA2FCE"/>
+        <w:name w:val="9207DF5993E545BB82EA3E4899EADC61"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8E62E4BE-9370-499E-808D-AA71254E0DD3}"/>
+        <w:guid w:val="{A0F00903-D498-49AB-A236-1E4A46B46D7D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="D33031BF059146F5ACE295DD6BFA2FCE1"/>
+            <w:pStyle w:val="9207DF5993E545BB82EA3E4899EADC61"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="79F2548B45E84CC08C89FAA250411665"/>
+        <w:name w:val="0FB350DEA67B464E913F4623E4C54B14"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A009917F-4248-4646-A4A7-60412ADE7E40}"/>
+        <w:guid w:val="{BD1ED87A-4AA9-4DD9-B027-D11B0636AD88}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="79F2548B45E84CC08C89FAA2504116651"/>
+            <w:pStyle w:val="0FB350DEA67B464E913F4623E4C54B14"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4A30D6641E7649469B8F4DA8FFA25B01"/>
+        <w:name w:val="FD5B1DAAAEB143A8BC5F4B3C72C5E486"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D2BFBD83-BA09-45B7-99D2-037A43F63AF1}"/>
+        <w:guid w:val="{98F41A14-7E98-485D-9185-567CAFF98183}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="4A30D6641E7649469B8F4DA8FFA25B011"/>
+            <w:pStyle w:val="FD5B1DAAAEB143A8BC5F4B3C72C5E486"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EDE2E76CC00A4C03A883249D31AE3835"/>
+        <w:name w:val="7D873E1CDA534E71883E0B5F4BD7F534"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{37B50BB4-119D-43D1-B208-A6F9728692C3}"/>
+        <w:guid w:val="{F0654961-650B-4AFE-8367-2631481D12A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="EDE2E76CC00A4C03A883249D31AE38351"/>
+            <w:pStyle w:val="7D873E1CDA534E71883E0B5F4BD7F534"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="54ABE2A4A98A42B8B817AEC42C4C93C9"/>
+        <w:name w:val="9FDEBA160301413481A8B03D18CE6BB2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D137D58A-F86C-4FE0-8DD3-B915927311DD}"/>
+        <w:guid w:val="{EEC4ADF1-D044-4F5B-AB68-4FB8073E3929}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="54ABE2A4A98A42B8B817AEC42C4C93C91"/>
+            <w:pStyle w:val="9FDEBA160301413481A8B03D18CE6BB2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="317D379DC9CA4C099310339A64F966FB"/>
+        <w:name w:val="66672DA0BC8C425C8F115BC8FF8B618E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{211E5355-5CF7-427B-888B-C8B1955E1347}"/>
+        <w:guid w:val="{755A0167-435B-4DF9-9B89-16C07136CB5B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="317D379DC9CA4C099310339A64F966FB1"/>
+            <w:pStyle w:val="66672DA0BC8C425C8F115BC8FF8B618E"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="156F77A4C5494757B37709F8279B8AA2"/>
+        <w:name w:val="28AE0D08FC7C4B7DB77B8188E7F50463"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7422A354-A98B-4D69-96F3-F8A0E738F560}"/>
+        <w:guid w:val="{EB5D1780-DEC0-4410-9C32-DAF851744278}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="156F77A4C5494757B37709F8279B8AA21"/>
+            <w:pStyle w:val="28AE0D08FC7C4B7DB77B8188E7F50463"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0264B066F7D1482B8AB0D649A1F0768F"/>
+        <w:name w:val="AC38A647DB194306ACC4D1C21A87F267"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{86A9C21B-D90A-42F2-AF02-EE2DCE8B0972}"/>
+        <w:guid w:val="{5AE17CE7-01D5-4322-B3B9-C54C471332C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="0264B066F7D1482B8AB0D649A1F0768F1"/>
+            <w:pStyle w:val="AC38A647DB194306ACC4D1C21A87F267"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="929525F54EB646FBB6D1AE3D4305099D"/>
+        <w:name w:val="AF072D07E48A459292F42935102265B7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{890895E9-37D9-4C6A-87B3-4EF2E5442198}"/>
+        <w:guid w:val="{0FE7A967-4B75-4542-8A7D-382D9BBD03DF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="929525F54EB646FBB6D1AE3D4305099D1"/>
+            <w:pStyle w:val="AF072D07E48A459292F42935102265B7"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A365CDBA2226436DA5652A3A35D76210"/>
+        <w:name w:val="81E05A55AB9341E7881734217EAC283C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{648B947F-76D8-4EE3-86A3-553C938BCDCE}"/>
+        <w:guid w:val="{39554EF4-617A-429A-9A3C-435F121F64ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="A365CDBA2226436DA5652A3A35D762101"/>
+            <w:pStyle w:val="81E05A55AB9341E7881734217EAC283C"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1BE9B9DD55BC477D9EA6CBF32BE21691"/>
+        <w:name w:val="A2A6F40F6D364C409C4261D524F2CF07"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{281B3656-9810-49C1-8B51-3B4A1545D072}"/>
+        <w:guid w:val="{FF8EEC8C-F159-4F3C-BDF7-7795BE5C83EC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="1BE9B9DD55BC477D9EA6CBF32BE216911"/>
+            <w:pStyle w:val="A2A6F40F6D364C409C4261D524F2CF07"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F779B126F01445269D4E7BA812C0E1EC"/>
+        <w:name w:val="5411F4B530C94C208DF552AC0C5DC3B6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1A7E5611-D66F-4A84-8C53-9B67DAD73EFC}"/>
+        <w:guid w:val="{0EA7EE60-C936-4704-831F-1CEF2DF34F89}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="F779B126F01445269D4E7BA812C0E1EC1"/>
+            <w:pStyle w:val="5411F4B530C94C208DF552AC0C5DC3B6"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0B9463B8EA4C42C2855D70F6F195E1EF"/>
+        <w:name w:val="4A919806910546F8A8499B1A9EA508CA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{23BE36EA-DAA5-4230-9146-0B450AB12516}"/>
+        <w:guid w:val="{CF5769F6-FA13-4099-ADA5-88F336048F21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="0B9463B8EA4C42C2855D70F6F195E1EF1"/>
+            <w:pStyle w:val="4A919806910546F8A8499B1A9EA508CA"/>
           </w:pPr>
-          <w:r w:rsidRPr="00781FD7">
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8F191747CCCE4B279A6A249ABC021864"/>
+        <w:name w:val="BFBE7C8435074A76B5F35B782C720936"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6E99352A-AD20-420A-B8E1-52A3ED9443F8}"/>
+        <w:guid w:val="{9B253E1E-6623-44E4-A7EA-E0C666F8C824}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="8F191747CCCE4B279A6A249ABC0218641"/>
+            <w:pStyle w:val="BFBE7C8435074A76B5F35B782C720936"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5A32DC2D261D489D9991245F81ED0025"/>
+        <w:name w:val="35DA69C0147742E587994338BE266451"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D5ED3545-BB9B-4062-AC0B-89FC1C264A9E}"/>
+        <w:guid w:val="{62462476-DEB2-4A36-8F0A-590551AF9FCF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="5A32DC2D261D489D9991245F81ED00251"/>
+            <w:pStyle w:val="35DA69C0147742E587994338BE266451"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C644C1FAFB234590B2D7B24869EC0567"/>
+        <w:name w:val="C0D575B64010477399DE6BB1F72C5170"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{894C5929-CF3D-4147-9BFC-765C0B9EE29D}"/>
+        <w:guid w:val="{009E60BA-B020-4546-803E-178F77AB6ADB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="C644C1FAFB234590B2D7B24869EC05671"/>
+            <w:pStyle w:val="C0D575B64010477399DE6BB1F72C5170"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2BB54A733F9347B79C909A3925818A78"/>
+        <w:name w:val="10CB81C626B44055A03A3C9E317FEFF4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1B6C281B-F8DE-4DB8-84C8-5E0E7C68C70F}"/>
+        <w:guid w:val="{88B721E0-96F6-4E8C-BABA-22BAE7B4AFF8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="2BB54A733F9347B79C909A3925818A781"/>
+            <w:pStyle w:val="10CB81C626B44055A03A3C9E317FEFF42"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5BF4D16BC4A0419F8CCFAACDA1CCD876"/>
+        <w:name w:val="34A1B8D827C7416C8E5AE6D59ABB6A3E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{61162CA2-E21E-4FE3-BE8D-08A6AD3E1169}"/>
+        <w:guid w:val="{AEB4FF74-164E-4F64-B540-EEFD8B69776D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="5BF4D16BC4A0419F8CCFAACDA1CCD8761"/>
+            <w:pStyle w:val="34A1B8D827C7416C8E5AE6D59ABB6A3E2"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="52D23C67E0F54D11A428ECE236246C10"/>
+        <w:name w:val="FB9E7EC2D2F14320BACD74F730F7D87D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E522417D-4232-4235-B81D-7AFD3F964410}"/>
+        <w:guid w:val="{D7896306-7E3D-4D52-B36C-94F2890EE63E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="52D23C67E0F54D11A428ECE236246C101"/>
+            <w:pStyle w:val="FB9E7EC2D2F14320BACD74F730F7D87D2"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6D88F52A6E2E490A85E5B7C957D1870F"/>
+        <w:name w:val="01815F0529714DC8A2081BEB896295B7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BD4098B2-1D0E-4B4D-9D3E-0C5ED1909ADE}"/>
+        <w:guid w:val="{BF959749-9037-4B38-823B-8AF83B8C0C69}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="6D88F52A6E2E490A85E5B7C957D1870F1"/>
+            <w:pStyle w:val="01815F0529714DC8A2081BEB896295B72"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D1024135F4264161AD15D0DC2DC37887"/>
+        <w:name w:val="297019EA464545FBAAAC643C68E81F53"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{73BBE223-1307-45F4-99AC-0346E37D45C5}"/>
+        <w:guid w:val="{7981FFE6-77DC-471C-ADA5-052CF94B352E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="D1024135F4264161AD15D0DC2DC378871"/>
+            <w:pStyle w:val="297019EA464545FBAAAC643C68E81F532"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="85C3C714A75444E48EBC43D1B30D4E88"/>
+        <w:name w:val="AEF526413057454EBF76151992EA2A58"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{56A6160C-0D9F-410D-9ECA-9FFCDF58B677}"/>
+        <w:guid w:val="{B3A99D1B-3F6A-428F-9190-D03E1AF773B8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="85C3C714A75444E48EBC43D1B30D4E881"/>
+            <w:pStyle w:val="AEF526413057454EBF76151992EA2A582"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="64EE6789296D44B9B070BD2529BB153A"/>
+        <w:name w:val="90A2868C6B71485DA2E6AED0353A8F94"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C38A4707-52F3-466B-8B53-40D73DDF553E}"/>
+        <w:guid w:val="{D44E9FE6-408A-4D07-983C-65DFDC515195}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="64EE6789296D44B9B070BD2529BB153A1"/>
+            <w:pStyle w:val="90A2868C6B71485DA2E6AED0353A8F942"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F2B80A9D40554825BE1A216A16FEFAAD"/>
+        <w:name w:val="2AA68125B415469C9E27FDFBE32C18C0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EB30217E-D974-4937-9996-999FB435ACE0}"/>
+        <w:guid w:val="{A127AD84-D0BD-497C-8950-C52A1F753598}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="F2B80A9D40554825BE1A216A16FEFAAD1"/>
+            <w:pStyle w:val="2AA68125B415469C9E27FDFBE32C18C02"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B9E3359C948F4CF9834505447DD60F49"/>
+        <w:name w:val="2FF40309345F43CCA4C353B70199B880"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{54DF1612-5CA1-4376-8883-70DDC011F4C8}"/>
+        <w:guid w:val="{772DE414-B96C-4E40-9F38-336ED015AE1F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="B9E3359C948F4CF9834505447DD60F491"/>
+            <w:pStyle w:val="2FF40309345F43CCA4C353B70199B8802"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5DAC28C12FEB4C59BF969CE02E498A80"/>
+        <w:name w:val="1EC5B18802514B50AE400D4B21AA8D00"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E7184CD5-7EAC-4513-945F-3E2AA32E0F29}"/>
+        <w:guid w:val="{4BBD4FF3-2C70-48E4-AD9A-4846BEA653A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="5DAC28C12FEB4C59BF969CE02E498A801"/>
+            <w:pStyle w:val="1EC5B18802514B50AE400D4B21AA8D00"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="66CEE61377E442948F0EEE6F4B4B14EB"/>
+        <w:name w:val="75CAEBEF58B144B0AB23A112D2AB6501"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5215E9CB-C6FA-4421-81FC-94819824531C}"/>
+        <w:guid w:val="{702EDE64-F52D-433B-9329-E076B6352B64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="66CEE61377E442948F0EEE6F4B4B14EB1"/>
+            <w:pStyle w:val="75CAEBEF58B144B0AB23A112D2AB65011"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="29DFB8788AA545DFAD70E9A9F4C3AEB6"/>
+        <w:name w:val="0CAC1669C1C04B9ABFF7AA4F5B49CD6B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E1C8F7AA-186F-4C5B-8731-91E2937C109A}"/>
+        <w:guid w:val="{9811675C-D465-4923-95B6-26611740389A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="29DFB8788AA545DFAD70E9A9F4C3AEB61"/>
+            <w:pStyle w:val="0CAC1669C1C04B9ABFF7AA4F5B49CD6B1"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="91294B09D3844411923C5F5225EEF016"/>
+        <w:name w:val="05928864B9D34EBDB35CCC6C61CFCDA1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A8127386-10B4-4F1E-8084-16CCA0772657}"/>
+        <w:guid w:val="{03C647A3-4727-4947-874F-47494BB89860}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="91294B09D3844411923C5F5225EEF0161"/>
+            <w:pStyle w:val="05928864B9D34EBDB35CCC6C61CFCDA11"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E971C49DC3C447B7B324D9AD83DE7867"/>
+        <w:name w:val="F013B21385144AC3827FD2133008C9B1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{186E2D71-6D3D-4695-BCF3-ED30B766C924}"/>
+        <w:guid w:val="{EE379A8B-A26B-40EE-91F5-547508C22E4C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="E971C49DC3C447B7B324D9AD83DE78671"/>
+            <w:pStyle w:val="F013B21385144AC3827FD2133008C9B11"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C063D841226F42F987657BE057F07BF4"/>
+        <w:name w:val="27C8A02345004A64A518757C605FECB6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C31B7662-4EF3-44D5-B347-A0E520A1CA66}"/>
+        <w:guid w:val="{3C0B20F2-859F-40E8-9E8E-300B27DDE05E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="C063D841226F42F987657BE057F07BF41"/>
+            <w:pStyle w:val="27C8A02345004A64A518757C605FECB61"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="36B1F43771F543549A3DCAF7B8180A5A"/>
+        <w:name w:val="0E85AE9B88A1444496788BAB58B34D07"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3E439419-4513-4DCF-9F07-60C97979B7AA}"/>
+        <w:guid w:val="{5F9F0F0F-F462-4EA7-BD52-D75A633B5FBF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="36B1F43771F543549A3DCAF7B8180A5A1"/>
+            <w:pStyle w:val="0E85AE9B88A1444496788BAB58B34D071"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="65886446EF1D49C5B31EC3B973E560D0"/>
+        <w:name w:val="C16F8C83C8CE4667B42088343009BADD"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D71D3292-A9EA-4A33-B713-0CB909F867C3}"/>
+        <w:guid w:val="{1123CA3C-D433-4EEA-988B-F00D18603E94}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="65886446EF1D49C5B31EC3B973E560D01"/>
+            <w:pStyle w:val="C16F8C83C8CE4667B42088343009BADD1"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7895BA0A2F7543E58B0F565924469928"/>
+        <w:name w:val="EA845206CD6B453A9DDE1C3BCB423A54"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{353DE1B3-5570-4914-9E4D-5DDBE85BF1C4}"/>
+        <w:guid w:val="{C977D3C0-5A0A-4D2B-8BA2-F5B602CDBA4F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="7895BA0A2F7543E58B0F5659244699281"/>
+            <w:pStyle w:val="EA845206CD6B453A9DDE1C3BCB423A541"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3E9AB2DBAC404F0D94FEED8BA082BFB1"/>
+        <w:name w:val="C8F576B7F0574A8DA436D6EC04F19453"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{85D4F8B4-8B15-466E-B163-18853CAE383A}"/>
+        <w:guid w:val="{4F27213D-8CA5-4F3C-9CBD-0AF458AE6EA2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="3E9AB2DBAC404F0D94FEED8BA082BFB11"/>
+            <w:pStyle w:val="C8F576B7F0574A8DA436D6EC04F194531"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:bCs/>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rFonts w:cs="Century Gothic"/>
               <w:color w:val="00B050"/>
-            </w:rPr>
-            <w:t>0</w:t>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ausfüllen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:color w:val="00B050"/>
+              <w:spacing w:val="-1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00395589">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4703D72C43724A99A3DD0CD671F28BA4"/>
+        <w:name w:val="BF8EA0C420E44305A73CE5AF22C7DCFB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{298B81F4-134D-4E12-A379-D311E9FEAA5B}"/>
+        <w:guid w:val="{9C248698-0104-42B5-A935-BFBF299077BA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="4703D72C43724A99A3DD0CD671F28BA41"/>
+            <w:pStyle w:val="BF8EA0C420E44305A73CE5AF22C7DCFB"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CBFD9312ABD44A85AE8507C5C7300B32"/>
+        <w:name w:val="4DAF6766CF2240D58ACB4919BFAB5A83"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AF44A86A-0B36-454B-9266-AB2B6D0B2D3E}"/>
+        <w:guid w:val="{7F653D73-7425-4B2A-99E1-3A405C39E67B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="CBFD9312ABD44A85AE8507C5C7300B321"/>
+            <w:pStyle w:val="4DAF6766CF2240D58ACB4919BFAB5A83"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CFA8C7E8D1E345E2B1DFBD0B088C94CE"/>
+        <w:name w:val="98D6EF7B3FC14C94B127C3F4CEB22ECF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{251B9210-10B7-4950-A919-EDE6E29DDEBE}"/>
+        <w:guid w:val="{0F776550-F6B2-4CC7-9D74-2026A33C4CED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="CFA8C7E8D1E345E2B1DFBD0B088C94CE1"/>
+            <w:pStyle w:val="98D6EF7B3FC14C94B127C3F4CEB22ECF"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B0D9BE2EAC374442B58E79D57BBB6168"/>
+        <w:name w:val="BEF1AB52FD334A6C983DF7C0AA2909EE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6C2C7DD9-A4B4-4B29-BFC2-2296AFFDD691}"/>
+        <w:guid w:val="{DECBF352-BF7A-4A61-9231-32E5F6385FF6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="B0D9BE2EAC374442B58E79D57BBB61681"/>
+            <w:pStyle w:val="BEF1AB52FD334A6C983DF7C0AA2909EE"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5A48338A8CEF4E39AA24870714AAE97E"/>
+        <w:name w:val="C30AE0B6CD0644D8A759369D48F0D632"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8DEB5E82-12C5-4B0F-AA18-9AA2A122EDAA}"/>
+        <w:guid w:val="{212BBC06-EB3F-47D4-9737-0EB3BE92074F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="5A48338A8CEF4E39AA24870714AAE97E1"/>
+            <w:pStyle w:val="C30AE0B6CD0644D8A759369D48F0D632"/>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>0</w:t>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DD3D599901C147DFBED4BBA1E84B294D"/>
+        <w:name w:val="1CF8B5C211C34251B8263D7C70B8BB6A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{53DA4BA4-B582-41F5-AD47-0F199470C3C0}"/>
+        <w:guid w:val="{74875C41-57C0-46AD-92F0-4814052B7701}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0048572D" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="DD3D599901C147DFBED4BBA1E84B294D1"/>
+            <w:pStyle w:val="1CF8B5C211C34251B8263D7C70B8BB6A"/>
           </w:pPr>
-          <w:r w:rsidRPr="00EB6C49">
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t xml:space="preserve">Datum </w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="73EF9D2847D1486080F6754FBEF7653C"/>
+        <w:name w:val="CFE8E66759BD4BC0AD4AD3DF03F0C665"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{865A661A-7704-4481-85C9-475A0B46442A}"/>
+        <w:guid w:val="{808D0C01-C55F-4025-9C49-D621B6FF3267}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="73EF9D2847D1486080F6754FBEF7653C1"/>
+            <w:pStyle w:val="CFE8E66759BD4BC0AD4AD3DF03F0C665"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3A5FE89759D9400E8B1F85AA161608D2"/>
+        <w:name w:val="2AF71F7E6B384BD1B210042CB7B103E1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5EA0DCB4-2245-4C95-987F-CAF5E6F8A4B2}"/>
+        <w:guid w:val="{B0B446BD-8C45-470E-9679-6139D71A91F6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="3A5FE89759D9400E8B1F85AA161608D21"/>
+            <w:pStyle w:val="2AF71F7E6B384BD1B210042CB7B103E1"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C06ECE6B0C114B0DA19BD7E2B6EF5BEE"/>
+        <w:name w:val="7D523A0488BB4B35A7B1BFFBFEF1A8BE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DD516B78-B652-4D3C-B9D8-5A07AC65B9E0}"/>
+        <w:guid w:val="{C5132E47-190D-4926-86A5-D7578B250061}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="C06ECE6B0C114B0DA19BD7E2B6EF5BEE1"/>
+            <w:pStyle w:val="7D523A0488BB4B35A7B1BFFBFEF1A8BE"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2582F3CCFFAD4C4D94777AC4E4D1FF8B"/>
+        <w:name w:val="58830FB544654FF3AE32FAF3C33FFFA5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EBE6D524-C778-4F38-A7F6-0B58707DE86A}"/>
+        <w:guid w:val="{330BB299-ED55-4FFE-9D08-EA64BBB86ADD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="2582F3CCFFAD4C4D94777AC4E4D1FF8B1"/>
+            <w:pStyle w:val="58830FB544654FF3AE32FAF3C33FFFA5"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FA0C2A68F687467CA82012AE44A51DC4"/>
+        <w:name w:val="745C1241ADD34CA6939119B8EEC36E03"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{06854121-16F5-4976-854D-092BC7E19087}"/>
+        <w:guid w:val="{0547D455-13C7-4653-80F0-761BA38FEBDA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="FA0C2A68F687467CA82012AE44A51DC41"/>
+            <w:pStyle w:val="745C1241ADD34CA6939119B8EEC36E03"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Zahl</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7947A34E2F0F4004A025612F9B89E297"/>
+        <w:name w:val="8ED56D2E58D84252A70F70FF0E27AC8A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D7C4D275-238A-4BAA-BA71-1BABBD1D4474}"/>
+        <w:guid w:val="{502BC76F-B144-4C1F-B507-840132A6FB95}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="7947A34E2F0F4004A025612F9B89E2971"/>
+            <w:pStyle w:val="8ED56D2E58D84252A70F70FF0E27AC8A"/>
           </w:pPr>
-          <w:r w:rsidRPr="00551CE8">
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>Zahl</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D0D65F6D9CA34F7A98E3A70AF497D921"/>
+        <w:name w:val="1D65809CBAA542C6A38B334A0CFE015D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F901A521-EFAC-4347-9915-F0B786A63CB6}"/>
+        <w:guid w:val="{B2B4B6AC-4D3B-4E19-BE66-D8F9386C0B61}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="D0D65F6D9CA34F7A98E3A70AF497D9211"/>
+            <w:pStyle w:val="1D65809CBAA542C6A38B334A0CFE015D"/>
           </w:pPr>
-          <w:r w:rsidRPr="00551CE8">
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AACF99B61B4E48508610BB11E64B40BC"/>
+        <w:name w:val="8D51616D7F044B04960A0FEC464B1596"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{19DDA892-D208-4864-9322-51DA721794C7}"/>
+        <w:guid w:val="{BCD6B393-DD1A-4537-AF25-DC72C52A121E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="AACF99B61B4E48508610BB11E64B40BC1"/>
+            <w:pStyle w:val="8D51616D7F044B04960A0FEC464B1596"/>
           </w:pPr>
-          <w:r w:rsidRPr="00551CE8">
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:b w:val="0"/>
-[...3 lines deleted...]
-            <w:t>Zahl</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="89A654B6B10941EBB28B2B0E9BB68CAC"/>
+        <w:name w:val="467D59B3761B4AB097305E7B4529C5C5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3B3751C4-3577-4190-A74E-1E1956264C50}"/>
+        <w:guid w:val="{869840F6-61A9-4E71-BC52-A3B055752FB2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="89A654B6B10941EBB28B2B0E9BB68CAC1"/>
+            <w:pStyle w:val="467D59B3761B4AB097305E7B4529C5C5"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="535CF83130D94DFB9AD33183356662EF"/>
+        <w:name w:val="1769C230E06B40518324CD615391E5EA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{46EE40F7-3936-4971-BA51-6076D5039453}"/>
+        <w:guid w:val="{4458ACFA-DA9C-405F-9301-C78782ED4DC4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="535CF83130D94DFB9AD33183356662EF1"/>
+            <w:pStyle w:val="1769C230E06B40518324CD615391E5EA"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8DE8EBACCEF043F9856EE81752B66C2E"/>
+        <w:name w:val="BAC882D4FE4845D8A6228C342BACFF7E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6F168048-50AA-4BCB-B329-A16017CDAE9C}"/>
+        <w:guid w:val="{15D3EA7C-530B-4B8A-B072-A729234E0CC3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="8DE8EBACCEF043F9856EE81752B66C2E1"/>
+            <w:pStyle w:val="BAC882D4FE4845D8A6228C342BACFF7E"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="209D85D462DC46FCAC2902AF03513294"/>
+        <w:name w:val="34EC2ADCA3BA4F6281D488964D797DDC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7D98AE3E-E890-470A-9E6B-70699181DD04}"/>
+        <w:guid w:val="{89FF3029-7775-43B5-AFEE-26A83A404F58}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="209D85D462DC46FCAC2902AF035132941"/>
+            <w:pStyle w:val="34EC2ADCA3BA4F6281D488964D797DDC"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BC10C770765A4042A01C4DCC27AD0CA3"/>
+        <w:name w:val="A542CDC5B9A94A118AC855DA916D0474"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{42687927-B238-445C-B1AD-9C7ADF73BDD2}"/>
+        <w:guid w:val="{FBD8F24B-7489-419B-88D2-52A2BD2EE8A3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="BC10C770765A4042A01C4DCC27AD0CA31"/>
+            <w:pStyle w:val="A542CDC5B9A94A118AC855DA916D0474"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Text</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="141E33C95EF149EFB62BFD18E0F14B28"/>
+        <w:name w:val="3BC770FA10084642A8528B28AAED4B01"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{72647162-B108-4E22-BEC6-EDB80A54067F}"/>
+        <w:guid w:val="{0B6AB3D1-FB52-4A0D-B9A5-807E810DF6A8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="141E33C95EF149EFB62BFD18E0F14B281"/>
+            <w:pStyle w:val="3BC770FA10084642A8528B28AAED4B01"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>ausfüllen Zahl</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F66091A5BDC84A4CBFF1AFB85484F8FC"/>
+        <w:name w:val="F26F2F2C518C44D78B6771A9BEBBF1E3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5DA2FC2A-C806-433D-B432-1369B55A0A2D}"/>
+        <w:guid w:val="{24235D66-B156-4D90-B169-2F17A556683A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F923B3" w:rsidRDefault="000146E5" w:rsidP="000146E5">
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
           <w:pPr>
-            <w:pStyle w:val="F66091A5BDC84A4CBFF1AFB85484F8FC1"/>
+            <w:pStyle w:val="F26F2F2C518C44D78B6771A9BEBBF1E3"/>
           </w:pPr>
-          <w:r w:rsidRPr="000E1F4D">
+          <w:r w:rsidRPr="00B955A1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:color w:val="00B050"/>
-[...1 lines deleted...]
-            <w:t>Zahl</w:t>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C33B709D1DA24A4D98708B53351BA9C2"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{26864EBD-460F-4C39-8E03-5E4A43EF57E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
+          <w:pPr>
+            <w:pStyle w:val="C33B709D1DA24A4D98708B53351BA9C2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F643E1F69EEF4BAAA05898C59E6084CD"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B38A4F5A-8FC1-4B9D-8C91-935CC567D259}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
+          <w:pPr>
+            <w:pStyle w:val="F643E1F69EEF4BAAA05898C59E6084CD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="05C3CB3EDB284357919C8FD5DEA183B8"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D39D3480-3420-417D-AD49-7A43473A2934}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
+          <w:pPr>
+            <w:pStyle w:val="05C3CB3EDB284357919C8FD5DEA183B8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F7E4617CB33C4FA38EC22875569A83D4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AB738C7E-DA11-4C92-86D1-7C67958AD8C0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
+          <w:pPr>
+            <w:pStyle w:val="F7E4617CB33C4FA38EC22875569A83D4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C1E9ECD9C2224A50A3CC7215F9EF21B4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B71744FD-0707-4A3E-BCBA-E3CB9D4D60E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
+          <w:pPr>
+            <w:pStyle w:val="C1E9ECD9C2224A50A3CC7215F9EF21B4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D13809A941064C2CB845049B3217F286"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{755182FF-90BD-4D85-9841-FCF113457A4A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
+          <w:pPr>
+            <w:pStyle w:val="D13809A941064C2CB845049B3217F286"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="27235D3482A74F36AC1A1F3E76DC03FB"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B6B0E99-9982-4895-92AA-72FF7C7E1C95}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
+          <w:pPr>
+            <w:pStyle w:val="27235D3482A74F36AC1A1F3E76DC03FB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4FFD8E3E953047529A2AB061EC19BE11"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A9462020-C58F-43E8-BC30-2343C1972D57}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00363D34" w:rsidRDefault="005C3714" w:rsidP="005C3714">
+          <w:pPr>
+            <w:pStyle w:val="4FFD8E3E953047529A2AB061EC19BE11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B955A1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20576,135 +21562,151 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CD1AD3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F923B3"/>
+    <w:rsidRoot w:val="005C3714"/>
+    <w:rsid w:val="00363D34"/>
+    <w:rsid w:val="003C01C3"/>
+    <w:rsid w:val="00487A3D"/>
+    <w:rsid w:val="005964B5"/>
+    <w:rsid w:val="005C3714"/>
+    <w:rsid w:val="008D7BB1"/>
+    <w:rsid w:val="00A470DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21078,2456 +22080,872 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000146E5"/>
+    <w:rsid w:val="005C3714"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C96BA28CB51488983267E6F2D1FDD43">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A7C18652EF64BCFADE0A46CEF89105F">
+    <w:name w:val="0A7C18652EF64BCFADE0A46CEF89105F"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E743F7D17B014985B9498B4C9383B5BA">
+    <w:name w:val="E743F7D17B014985B9498B4C9383B5BA"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9A7C5AF1FCF4FD48D67057364B8EA95">
+    <w:name w:val="A9A7C5AF1FCF4FD48D67057364B8EA95"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A54376433F70484685DEB31505C456B5">
+    <w:name w:val="A54376433F70484685DEB31505C456B5"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A261D0DAE504B72BC267FACD7C1BE9C">
+    <w:name w:val="9A261D0DAE504B72BC267FACD7C1BE9C"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17AD0ED8A9ED4422827D009E839405A5">
+    <w:name w:val="17AD0ED8A9ED4422827D009E839405A5"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A022087CD40848D7959D6E0C00B0582C">
+    <w:name w:val="A022087CD40848D7959D6E0C00B0582C"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="052BFEBFFB644CB5BA41FC441A6978BA">
+    <w:name w:val="052BFEBFFB644CB5BA41FC441A6978BA"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D16FE36B74BF41A5A42303ADCFCE996F">
+    <w:name w:val="D16FE36B74BF41A5A42303ADCFCE996F"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2393B43103694B2E8D6997C6CA7DA39B">
+    <w:name w:val="2393B43103694B2E8D6997C6CA7DA39B"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2845878C44764D3DA06B78D7E4FAF047">
+    <w:name w:val="2845878C44764D3DA06B78D7E4FAF047"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3BF405648E74BE19F00857AD80AC19A">
+    <w:name w:val="A3BF405648E74BE19F00857AD80AC19A"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DDE342380244CCC877D1C1DCFE0BEE0">
+    <w:name w:val="6DDE342380244CCC877D1C1DCFE0BEE0"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B37BA7AEE8147CD81B79BADA9371062">
+    <w:name w:val="6B37BA7AEE8147CD81B79BADA9371062"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A80F077A6ABE452FA47CD27FA8C1F768">
+    <w:name w:val="A80F077A6ABE452FA47CD27FA8C1F768"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9207DF5993E545BB82EA3E4899EADC61">
+    <w:name w:val="9207DF5993E545BB82EA3E4899EADC61"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FB350DEA67B464E913F4623E4C54B14">
+    <w:name w:val="0FB350DEA67B464E913F4623E4C54B14"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD5B1DAAAEB143A8BC5F4B3C72C5E486">
+    <w:name w:val="FD5B1DAAAEB143A8BC5F4B3C72C5E486"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D873E1CDA534E71883E0B5F4BD7F534">
+    <w:name w:val="7D873E1CDA534E71883E0B5F4BD7F534"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9FDEBA160301413481A8B03D18CE6BB2">
+    <w:name w:val="9FDEBA160301413481A8B03D18CE6BB2"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66672DA0BC8C425C8F115BC8FF8B618E">
+    <w:name w:val="66672DA0BC8C425C8F115BC8FF8B618E"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28AE0D08FC7C4B7DB77B8188E7F50463">
+    <w:name w:val="28AE0D08FC7C4B7DB77B8188E7F50463"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC38A647DB194306ACC4D1C21A87F267">
+    <w:name w:val="AC38A647DB194306ACC4D1C21A87F267"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF072D07E48A459292F42935102265B7">
+    <w:name w:val="AF072D07E48A459292F42935102265B7"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81E05A55AB9341E7881734217EAC283C">
+    <w:name w:val="81E05A55AB9341E7881734217EAC283C"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2A6F40F6D364C409C4261D524F2CF07">
+    <w:name w:val="A2A6F40F6D364C409C4261D524F2CF07"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5411F4B530C94C208DF552AC0C5DC3B6">
+    <w:name w:val="5411F4B530C94C208DF552AC0C5DC3B6"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A919806910546F8A8499B1A9EA508CA">
+    <w:name w:val="4A919806910546F8A8499B1A9EA508CA"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFBE7C8435074A76B5F35B782C720936">
+    <w:name w:val="BFBE7C8435074A76B5F35B782C720936"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35DA69C0147742E587994338BE266451">
+    <w:name w:val="35DA69C0147742E587994338BE266451"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C0D575B64010477399DE6BB1F72C5170">
+    <w:name w:val="C0D575B64010477399DE6BB1F72C5170"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10CB81C626B44055A03A3C9E317FEFF4">
+    <w:name w:val="10CB81C626B44055A03A3C9E317FEFF4"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBBFCF47998240F0A9943C62651D28AF">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34A1B8D827C7416C8E5AE6D59ABB6A3E">
+    <w:name w:val="34A1B8D827C7416C8E5AE6D59ABB6A3E"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1CFB3C78E7447DAB0B7897E3BC9482E">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB9E7EC2D2F14320BACD74F730F7D87D">
+    <w:name w:val="FB9E7EC2D2F14320BACD74F730F7D87D"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BC0A2A09F954B27A33755E3A620D139">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01815F0529714DC8A2081BEB896295B7">
+    <w:name w:val="01815F0529714DC8A2081BEB896295B7"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7EC7D15687B4E1493E63C4AE9F65A51">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="297019EA464545FBAAAC643C68E81F53">
+    <w:name w:val="297019EA464545FBAAAC643C68E81F53"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E975337B3ACC46F2A437B51FF7382888">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A7C18652EF64BCFADE0A46CEF89105F1">
+    <w:name w:val="0A7C18652EF64BCFADE0A46CEF89105F1"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4F119FBFF784F14B455B37003559D4D">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEF526413057454EBF76151992EA2A58">
+    <w:name w:val="AEF526413057454EBF76151992EA2A58"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43FEBE68CF3D4C3BA3EF144A0C3FA564">
-[...15 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90A2868C6B71485DA2E6AED0353A8F94">
+    <w:name w:val="90A2868C6B71485DA2E6AED0353A8F94"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CD1DF71E67146BE8C1DCDE1C8D51ABC">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AA68125B415469C9E27FDFBE32C18C0">
+    <w:name w:val="2AA68125B415469C9E27FDFBE32C18C0"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A4690E233F14D3EBC8C976550F5DC59">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FF40309345F43CCA4C353B70199B880">
+    <w:name w:val="2FF40309345F43CCA4C353B70199B880"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D339C7BFB41347C3BFA0C3849CB9A17B">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10CB81C626B44055A03A3C9E317FEFF41">
+    <w:name w:val="10CB81C626B44055A03A3C9E317FEFF41"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39DBA196536F470681E21914DACEBB8F">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34A1B8D827C7416C8E5AE6D59ABB6A3E1">
+    <w:name w:val="34A1B8D827C7416C8E5AE6D59ABB6A3E1"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73EF9D2847D1486080F6754FBEF7653C">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB9E7EC2D2F14320BACD74F730F7D87D1">
+    <w:name w:val="FB9E7EC2D2F14320BACD74F730F7D87D1"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A5FE89759D9400E8B1F85AA161608D2">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01815F0529714DC8A2081BEB896295B71">
+    <w:name w:val="01815F0529714DC8A2081BEB896295B71"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C06ECE6B0C114B0DA19BD7E2B6EF5BEE">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="297019EA464545FBAAAC643C68E81F531">
+    <w:name w:val="297019EA464545FBAAAC643C68E81F531"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2582F3CCFFAD4C4D94777AC4E4D1FF8B">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A7C18652EF64BCFADE0A46CEF89105F2">
+    <w:name w:val="0A7C18652EF64BCFADE0A46CEF89105F2"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA0C2A68F687467CA82012AE44A51DC4">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEF526413057454EBF76151992EA2A581">
+    <w:name w:val="AEF526413057454EBF76151992EA2A581"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7947A34E2F0F4004A025612F9B89E297">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90A2868C6B71485DA2E6AED0353A8F941">
+    <w:name w:val="90A2868C6B71485DA2E6AED0353A8F941"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0D65F6D9CA34F7A98E3A70AF497D921">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AA68125B415469C9E27FDFBE32C18C01">
+    <w:name w:val="2AA68125B415469C9E27FDFBE32C18C01"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AACF99B61B4E48508610BB11E64B40BC">
-[...15 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FF40309345F43CCA4C353B70199B8801">
+    <w:name w:val="2FF40309345F43CCA4C353B70199B8801"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="535CF83130D94DFB9AD33183356662EF">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EC5B18802514B50AE400D4B21AA8D00">
+    <w:name w:val="1EC5B18802514B50AE400D4B21AA8D00"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75CAEBEF58B144B0AB23A112D2AB6501">
+    <w:name w:val="75CAEBEF58B144B0AB23A112D2AB6501"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CAC1669C1C04B9ABFF7AA4F5B49CD6B">
+    <w:name w:val="0CAC1669C1C04B9ABFF7AA4F5B49CD6B"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05928864B9D34EBDB35CCC6C61CFCDA1">
+    <w:name w:val="05928864B9D34EBDB35CCC6C61CFCDA1"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F013B21385144AC3827FD2133008C9B1">
+    <w:name w:val="F013B21385144AC3827FD2133008C9B1"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27C8A02345004A64A518757C605FECB6">
+    <w:name w:val="27C8A02345004A64A518757C605FECB6"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E85AE9B88A1444496788BAB58B34D07">
+    <w:name w:val="0E85AE9B88A1444496788BAB58B34D07"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C16F8C83C8CE4667B42088343009BADD">
+    <w:name w:val="C16F8C83C8CE4667B42088343009BADD"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA845206CD6B453A9DDE1C3BCB423A54">
+    <w:name w:val="EA845206CD6B453A9DDE1C3BCB423A54"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8F576B7F0574A8DA436D6EC04F19453">
+    <w:name w:val="C8F576B7F0574A8DA436D6EC04F19453"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF8EA0C420E44305A73CE5AF22C7DCFB">
+    <w:name w:val="BF8EA0C420E44305A73CE5AF22C7DCFB"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DAF6766CF2240D58ACB4919BFAB5A83">
+    <w:name w:val="4DAF6766CF2240D58ACB4919BFAB5A83"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98D6EF7B3FC14C94B127C3F4CEB22ECF">
+    <w:name w:val="98D6EF7B3FC14C94B127C3F4CEB22ECF"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEF1AB52FD334A6C983DF7C0AA2909EE">
+    <w:name w:val="BEF1AB52FD334A6C983DF7C0AA2909EE"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C30AE0B6CD0644D8A759369D48F0D632">
+    <w:name w:val="C30AE0B6CD0644D8A759369D48F0D632"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CF8B5C211C34251B8263D7C70B8BB6A">
+    <w:name w:val="1CF8B5C211C34251B8263D7C70B8BB6A"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFE8E66759BD4BC0AD4AD3DF03F0C665">
+    <w:name w:val="CFE8E66759BD4BC0AD4AD3DF03F0C665"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AF71F7E6B384BD1B210042CB7B103E1">
+    <w:name w:val="2AF71F7E6B384BD1B210042CB7B103E1"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D523A0488BB4B35A7B1BFFBFEF1A8BE">
+    <w:name w:val="7D523A0488BB4B35A7B1BFFBFEF1A8BE"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58830FB544654FF3AE32FAF3C33FFFA5">
+    <w:name w:val="58830FB544654FF3AE32FAF3C33FFFA5"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="745C1241ADD34CA6939119B8EEC36E03">
+    <w:name w:val="745C1241ADD34CA6939119B8EEC36E03"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8ED56D2E58D84252A70F70FF0E27AC8A">
+    <w:name w:val="8ED56D2E58D84252A70F70FF0E27AC8A"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D65809CBAA542C6A38B334A0CFE015D">
+    <w:name w:val="1D65809CBAA542C6A38B334A0CFE015D"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D51616D7F044B04960A0FEC464B1596">
+    <w:name w:val="8D51616D7F044B04960A0FEC464B1596"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="467D59B3761B4AB097305E7B4529C5C5">
+    <w:name w:val="467D59B3761B4AB097305E7B4529C5C5"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1769C230E06B40518324CD615391E5EA">
+    <w:name w:val="1769C230E06B40518324CD615391E5EA"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAC882D4FE4845D8A6228C342BACFF7E">
+    <w:name w:val="BAC882D4FE4845D8A6228C342BACFF7E"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34EC2ADCA3BA4F6281D488964D797DDC">
+    <w:name w:val="34EC2ADCA3BA4F6281D488964D797DDC"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A542CDC5B9A94A118AC855DA916D0474">
+    <w:name w:val="A542CDC5B9A94A118AC855DA916D0474"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BC770FA10084642A8528B28AAED4B01">
+    <w:name w:val="3BC770FA10084642A8528B28AAED4B01"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26F2F2C518C44D78B6771A9BEBBF1E3">
+    <w:name w:val="F26F2F2C518C44D78B6771A9BEBBF1E3"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C33B709D1DA24A4D98708B53351BA9C2">
+    <w:name w:val="C33B709D1DA24A4D98708B53351BA9C2"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F643E1F69EEF4BAAA05898C59E6084CD">
+    <w:name w:val="F643E1F69EEF4BAAA05898C59E6084CD"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05C3CB3EDB284357919C8FD5DEA183B8">
+    <w:name w:val="05C3CB3EDB284357919C8FD5DEA183B8"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7E4617CB33C4FA38EC22875569A83D4">
+    <w:name w:val="F7E4617CB33C4FA38EC22875569A83D4"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1E9ECD9C2224A50A3CC7215F9EF21B4">
+    <w:name w:val="C1E9ECD9C2224A50A3CC7215F9EF21B4"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D13809A941064C2CB845049B3217F286">
+    <w:name w:val="D13809A941064C2CB845049B3217F286"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27235D3482A74F36AC1A1F3E76DC03FB">
+    <w:name w:val="27235D3482A74F36AC1A1F3E76DC03FB"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FFD8E3E953047529A2AB061EC19BE11">
+    <w:name w:val="4FFD8E3E953047529A2AB061EC19BE11"/>
+    <w:rsid w:val="005C3714"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10CB81C626B44055A03A3C9E317FEFF42">
+    <w:name w:val="10CB81C626B44055A03A3C9E317FEFF42"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8DE8EBACCEF043F9856EE81752B66C2E">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34A1B8D827C7416C8E5AE6D59ABB6A3E2">
+    <w:name w:val="34A1B8D827C7416C8E5AE6D59ABB6A3E2"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB758F4197D74D62A5527B7D8D8FF694">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB9E7EC2D2F14320BACD74F730F7D87D2">
+    <w:name w:val="FB9E7EC2D2F14320BACD74F730F7D87D2"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E34B355DC12F4ED4BF2240B1ACF3C5EC">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01815F0529714DC8A2081BEB896295B72">
+    <w:name w:val="01815F0529714DC8A2081BEB896295B72"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7985343A66294E46807E42B6928191FA">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="297019EA464545FBAAAC643C68E81F532">
+    <w:name w:val="297019EA464545FBAAAC643C68E81F532"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B94144EEFB9B4348A803DDB367D3A55E">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75CAEBEF58B144B0AB23A112D2AB65011">
+    <w:name w:val="75CAEBEF58B144B0AB23A112D2AB65011"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA1F342E9FBB408393B173336B3A3FD1">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CAC1669C1C04B9ABFF7AA4F5B49CD6B1">
+    <w:name w:val="0CAC1669C1C04B9ABFF7AA4F5B49CD6B1"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D54DFC9FA61E46CA8121EE7722FEC8FF">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05928864B9D34EBDB35CCC6C61CFCDA11">
+    <w:name w:val="05928864B9D34EBDB35CCC6C61CFCDA11"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4D2B76C567B466C9D714629A53419A3">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F013B21385144AC3827FD2133008C9B11">
+    <w:name w:val="F013B21385144AC3827FD2133008C9B11"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4ED65D987994C14A83FADBECCFB3405">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27C8A02345004A64A518757C605FECB61">
+    <w:name w:val="27C8A02345004A64A518757C605FECB61"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="194E60DC682C4D65B162C7E738F709B2">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEF526413057454EBF76151992EA2A582">
+    <w:name w:val="AEF526413057454EBF76151992EA2A582"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168C66ACA9B54E6D8BB1538DE1535124">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90A2868C6B71485DA2E6AED0353A8F942">
+    <w:name w:val="90A2868C6B71485DA2E6AED0353A8F942"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C288BA82F1B94BB8AFCF07D2B639D866">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AA68125B415469C9E27FDFBE32C18C02">
+    <w:name w:val="2AA68125B415469C9E27FDFBE32C18C02"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A108D672D722461ABE2F5291B28D7356">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FF40309345F43CCA4C353B70199B8802">
+    <w:name w:val="2FF40309345F43CCA4C353B70199B8802"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50924EDE122B48ABBD6DA4C432931A25">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E85AE9B88A1444496788BAB58B34D071">
+    <w:name w:val="0E85AE9B88A1444496788BAB58B34D071"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C75E3E36FBAD4E92BF1D92DD2B9ECC07">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C16F8C83C8CE4667B42088343009BADD1">
+    <w:name w:val="C16F8C83C8CE4667B42088343009BADD1"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1376D622C6D546BBBB20B825E928D4EA">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA845206CD6B453A9DDE1C3BCB423A541">
+    <w:name w:val="EA845206CD6B453A9DDE1C3BCB423A541"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A3F752605A942CA808529B5C8785AA5">
-[...1 lines deleted...]
-    <w:rsid w:val="000146E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8F576B7F0574A8DA436D6EC04F194531">
+    <w:name w:val="C8F576B7F0574A8DA436D6EC04F194531"/>
+    <w:rsid w:val="005C3714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
-    </w:rPr>
-[...1872 lines deleted...]
-      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -23768,72 +23186,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF7D9CAB-2203-4433-AF64-A0B98B2F1ABF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Blatt leer hoch.dotm</Template>
+  <Template>Blatt leer hoch</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1296</Words>
-  <Characters>8395</Characters>
+  <Words>1351</Words>
+  <Characters>8513</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
+  <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9672</CharactersWithSpaces>
+  <CharactersWithSpaces>9845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Birchler Sabine</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>