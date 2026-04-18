--- v0 (2025-10-25)
+++ v1 (2026-04-18)
@@ -2,96 +2,96 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="R12ee6d3dfc454631" Type="http://schemas.microsoft.com/office/2007/relationships/ui/extensibility" Target="customUI/customUI14.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="3629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w:rsidTr="00CC4D3A">
+      <w:tr w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w14:paraId="58760753" w14:textId="77777777" w:rsidTr="00CC4D3A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="2098"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
+          <w:p w14:paraId="254B0E9C" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8391FA" wp14:editId="7F1CC457">
                   <wp:extent cx="2971154" cy="889200"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
                   <wp:docPr id="2" name="Grafik 2" descr="G:\Alle\Masterdateien\Logo Gemeindeverwaltung.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="G:\Alle\Masterdateien\Logo Gemeindeverwaltung.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -101,390 +101,403 @@
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971154" cy="889200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
+          <w:p w14:paraId="4B7C3E9A" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>GEMEINDEVERWALTUNG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
+          <w:p w14:paraId="787A822B" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>STATIONSSTRASSE 10</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
+          <w:p w14:paraId="0EE09EDD" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
               <w:spacing w:after="50"/>
             </w:pPr>
             <w:r>
               <w:t>8306 BRÜTTISELLEN</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001037D7" w:rsidRDefault="001037D7" w:rsidP="001037D7">
+          <w:p w14:paraId="5A3B45D9" w14:textId="0375F653" w:rsidR="001037D7" w:rsidRDefault="001037D7" w:rsidP="001037D7">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Abteilung Tiefbau, Unterhalt und Sicherheit </w:t>
+              <w:t xml:space="preserve">Abteilung </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF649D">
+              <w:t>Bau</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> und Sicherheit </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001037D7" w:rsidRDefault="001037D7" w:rsidP="001037D7">
+          <w:p w14:paraId="2EF36D33" w14:textId="15DD4E1F" w:rsidR="001037D7" w:rsidRDefault="001037D7" w:rsidP="001037D7">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
-              <w:t>Telefon direkt 044 805 91 64</w:t>
+              <w:t xml:space="preserve">Telefon direkt 044 805 91 </w:t>
+            </w:r>
+            <w:r w:rsidR="002A6419">
+              <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001037D7" w:rsidRDefault="001037D7" w:rsidP="001037D7">
+          <w:p w14:paraId="4BB10F6C" w14:textId="24CB01EB" w:rsidR="001037D7" w:rsidRDefault="002A6419" w:rsidP="001037D7">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
-              <w:t>sicherheit@wangen-bruettisellen.ch</w:t>
+              <w:t>b+s</w:t>
+            </w:r>
+            <w:r w:rsidR="001037D7">
+              <w:t>@wangen-bruettisellen.ch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001037D7" w:rsidRDefault="001037D7" w:rsidP="001037D7">
+          <w:p w14:paraId="62A99087" w14:textId="77777777" w:rsidR="001037D7" w:rsidRDefault="001037D7" w:rsidP="001037D7">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>www.wangen-bruettisellen.ch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00083528" w:rsidRDefault="00083528" w:rsidP="006A7E9A">
+          <w:p w14:paraId="1E1A7345" w14:textId="77777777" w:rsidR="00083528" w:rsidRDefault="00083528" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B129DC" w:rsidRPr="006A7E9A" w:rsidRDefault="00B129DC" w:rsidP="006A7E9A">
+          <w:p w14:paraId="77C4EAF1" w14:textId="0C675834" w:rsidR="00B129DC" w:rsidRPr="006A7E9A" w:rsidRDefault="00B129DC" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
-              <w:t>Archiv-Nr. 19.03.</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">Archiv-Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="002A6419">
+              <w:t>2.8.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A31DFB" w:rsidRPr="00E6258D" w:rsidRDefault="00A31DFB" w:rsidP="00A31DFB">
+    <w:p w14:paraId="4303EB05" w14:textId="77777777" w:rsidR="00A31DFB" w:rsidRPr="00E6258D" w:rsidRDefault="00A31DFB" w:rsidP="00A31DFB">
       <w:pPr>
         <w:pStyle w:val="BetreffTitel"/>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006775E9" w:rsidRDefault="00A31DFB" w:rsidP="00A31DFB">
+    <w:p w14:paraId="085BFFED" w14:textId="77777777" w:rsidR="006775E9" w:rsidRDefault="00A31DFB" w:rsidP="00A31DFB">
       <w:pPr>
         <w:pStyle w:val="BetreffTitel"/>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="006775E9" w:rsidRPr="003250F3">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>esuch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A634F3">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>für ein patent zur Führung eines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A634F3">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Klein- und mittelverkaufsbetriebes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0A47" w:rsidRPr="007D0A47" w:rsidRDefault="00A31DFB" w:rsidP="007D0A47">
+    <w:p w14:paraId="4C75EA28" w14:textId="1AFD7697" w:rsidR="007D0A47" w:rsidRPr="007D0A47" w:rsidRDefault="00A31DFB" w:rsidP="007D0A47">
       <w:r>
         <w:t xml:space="preserve">Das Gesuch </w:t>
       </w:r>
       <w:r w:rsidR="00A634F3">
-        <w:t>inkl. Beilagen muss gemäss § 13</w:t>
+        <w:t>inkl. Beilagen muss gemäss §13</w:t>
       </w:r>
       <w:r w:rsidR="00894F98">
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
+      <w:r w:rsidR="002A6419">
+        <w:t>o G</w:t>
+      </w:r>
       <w:r>
         <w:t>GG mindestens vier Wochen vor Betriebsaufnahme eingereicht werden</w:t>
       </w:r>
       <w:r w:rsidR="007D0A47">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E6D78" w:rsidRDefault="000E6D78" w:rsidP="000E6D78">
+    <w:p w14:paraId="62A4F02C" w14:textId="77777777" w:rsidR="000E6D78" w:rsidRDefault="000E6D78" w:rsidP="000E6D78">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006775E9" w:rsidRDefault="006775E9" w:rsidP="006775E9">
+    <w:p w14:paraId="6C9EBA8C" w14:textId="77777777" w:rsidR="006775E9" w:rsidRDefault="006775E9" w:rsidP="006775E9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="003331FB">
+    <w:p w14:paraId="206782A6" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="003331FB">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3255"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="1827F0BB" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRPr="00084226" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="3E0BE276" w14:textId="77777777" w:rsidR="003331FB" w:rsidRPr="00084226" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r w:rsidRPr="00084226">
               <w:t>Vorname / Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7791" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="68FB9FA2" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...45 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="004C522C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C522C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C522C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C522C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C522C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="6E4F3596" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="4F4AF878" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="0A2AF8D3" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -538,64 +551,64 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="2D987957" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Heimatort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="4D73CB68" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -646,73 +659,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="70B1EABE" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="6FC7AF67" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="5AA1029E" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -766,65 +779,65 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="6DEE5F82" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>PLZ / Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="6CD2DE95" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -875,73 +888,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="45DA569E" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="74877B86" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00855E6B">
+          <w:p w14:paraId="0C9AB14E" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00855E6B">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -995,65 +1008,65 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="2590A6EC" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Tel. P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="39607E4E" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -1104,73 +1117,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="1949B49F" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="6439D4E5" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Beruf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="19A94BCE" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -1224,65 +1237,65 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="0ECDE5EC" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="0BFA382C" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -1334,114 +1347,114 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00455AA8" w:rsidRDefault="00455AA8" w:rsidP="000E6D78">
+    <w:p w14:paraId="3BA2F9ED" w14:textId="77777777" w:rsidR="00455AA8" w:rsidRDefault="00455AA8" w:rsidP="000E6D78">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455AA8" w:rsidRPr="00455AA8" w:rsidRDefault="00455AA8" w:rsidP="00455AA8"/>
-    <w:p w:rsidR="00446CFC" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
+    <w:p w14:paraId="765ABB7B" w14:textId="77777777" w:rsidR="00455AA8" w:rsidRPr="00455AA8" w:rsidRDefault="00455AA8" w:rsidP="00455AA8"/>
+    <w:p w14:paraId="11D75B57" w14:textId="77777777" w:rsidR="00446CFC" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Betrieb</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="2121"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3255"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="74F82C07" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRPr="00084226" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="0DD7E39D" w14:textId="77777777" w:rsidR="003331FB" w:rsidRPr="00084226" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Betriebsname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7791" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="2E43AAB2" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -1492,74 +1505,74 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="02378A49" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="6FBDFFAD" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="670688DB" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -1613,64 +1626,64 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="00BD20E4" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>PLZ / Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="72A36A72" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -1721,74 +1734,74 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="5448378F" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="27C0BCB5" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Tel. G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="28142959" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -1842,65 +1855,65 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="288311A7" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="4748F0BC" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -1951,73 +1964,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="67649622" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRPr="00084226" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="71884BED" w14:textId="77777777" w:rsidR="003331FB" w:rsidRPr="00084226" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Eigentümer/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7791" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="14D5C148" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -2068,74 +2081,74 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="39960499" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="18E09249" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Mieter/in, Pächter/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6794" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="7A58BEA0" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -2186,75 +2199,75 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="1796B8CD" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="4B3B40D1" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Bisherige/r Patentinhaber/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6794" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="3B326698" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -2305,75 +2318,75 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="2F001941" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="0C3C5350" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Betriebsaufnahme ab</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6794" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="0154D871" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -2424,73 +2437,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003331FB" w:rsidTr="003331FB">
+      <w:tr w:rsidR="003331FB" w14:paraId="50D420F0" w14:textId="77777777" w:rsidTr="003331FB">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="31D5A0EA" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:r>
               <w:t>Grösse Betrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7791" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="6B8B0F3A" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
@@ -2542,224 +2555,224 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00244EAA" w:rsidRDefault="00244EAA" w:rsidP="000E6D78">
+    <w:p w14:paraId="750078F7" w14:textId="77777777" w:rsidR="00244EAA" w:rsidRDefault="00244EAA" w:rsidP="000E6D78">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00244EAA" w:rsidRDefault="00244EAA" w:rsidP="00C60213"/>
-    <w:p w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00DC3650">
+    <w:p w14:paraId="2E2D9D82" w14:textId="77777777" w:rsidR="00244EAA" w:rsidRDefault="00244EAA" w:rsidP="00C60213"/>
+    <w:p w14:paraId="27004EC8" w14:textId="77777777" w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00DC3650">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B433C8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Patentbefugnisse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00DC3650">
+    <w:p w14:paraId="51DB1E3B" w14:textId="77777777" w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00DC3650">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Kontrollkästchen13"/>
+      <w:bookmarkStart w:id="0" w:name="Kontrollkästchen13"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="002B67D9">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> alkoholfreie Getränke</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Kontrollkästchen14"/>
+      <w:bookmarkStart w:id="1" w:name="Kontrollkästchen14"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="002B67D9">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> alkoholhaltige Getränke</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Kontrollkästchen15"/>
+      <w:bookmarkStart w:id="2" w:name="Kontrollkästchen15"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="002B67D9">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t xml:space="preserve"> gebrannte Wasser</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00B433C8">
+    <w:p w14:paraId="5E239386" w14:textId="77777777" w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00B433C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00B433C8">
+    <w:p w14:paraId="15DF7092" w14:textId="77777777" w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00B433C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Wie viele Liter an gebrannten Wassern werden jährlich mutmasslich verkauft?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00B433C8">
+    <w:p w14:paraId="37EE524D" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00B433C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4885"/>
         <w:gridCol w:w="4886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="1B01577D" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="4CD835D4" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -2819,380 +2832,394 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="1D95E866" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Liter gebrannte Wasser pro Jahr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00521594" w:rsidRPr="00521594" w:rsidRDefault="00521594" w:rsidP="00521594">
+    <w:p w14:paraId="1D86265C" w14:textId="4FC6F34E" w:rsidR="00521594" w:rsidRPr="00521594" w:rsidRDefault="00521594" w:rsidP="00521594">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521594">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Wird die deklarierte Menge an effektiv umgesetzten Wassern in einem für die Höhe der Angaben relevanten Umfang überschritten, ist dies der Abteilung Sicherheit zu melden (§ 14 und § 15 VVG).</w:t>
+        <w:t>Wird die deklarierte Menge an effektiv umgesetzten Wassern in einem für die Höhe der Angaben relevanten Umfang überschritten, ist dies der Abteilung Sicherheit zu melden (§ 14 und § 15 V</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6419">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>o GGG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521594">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00521594">
+    <w:p w14:paraId="3E7A69FE" w14:textId="77777777" w:rsidR="00B433C8" w:rsidRDefault="00B433C8" w:rsidP="00521594">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521594" w:rsidRDefault="00521594" w:rsidP="00521594">
+    <w:p w14:paraId="7941158E" w14:textId="77777777" w:rsidR="00521594" w:rsidRDefault="00521594" w:rsidP="00521594">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00446CFC" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
+    <w:p w14:paraId="50E4D216" w14:textId="77777777" w:rsidR="00446CFC" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Beilagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00446CFC" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
+    <w:p w14:paraId="755C663D" w14:textId="77777777" w:rsidR="00446CFC" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Kontrollkästchen16"/>
+      <w:bookmarkStart w:id="3" w:name="Kontrollkästchen16"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="002B67D9">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> Handlungsfähigkeitszeugnis</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="002B67D9">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kopie Miet- oder Pachtvertrag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00446CFC" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
+    <w:p w14:paraId="74CB209A" w14:textId="77777777" w:rsidR="00446CFC" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Kontrollkästchen17"/>
+      <w:bookmarkStart w:id="4" w:name="Kontrollkästchen17"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="002B67D9">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve"> Auszug Zentralstrafregister im Original / nicht älter als 3 Monate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00446CFC" w:rsidRPr="00521594" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
+    <w:p w14:paraId="2FAEAA42" w14:textId="77777777" w:rsidR="00446CFC" w:rsidRPr="00521594" w:rsidRDefault="00446CFC" w:rsidP="00446CFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Kontrollkästchen18"/>
+      <w:bookmarkStart w:id="5" w:name="Kontrollkästchen18"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="002B67D9">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> Kopie amtl. Ausweis / Niederlassungsbewilligung</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Kontrollkästchen19"/>
+      <w:bookmarkStart w:id="6" w:name="Kontrollkästchen19"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="002B67D9">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve"> Patentverzicht bisherige/r Patentinhaber</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6258D" w:rsidRDefault="00E6258D" w:rsidP="00394E0C">
+    <w:p w14:paraId="5AC6789F" w14:textId="77777777" w:rsidR="00E6258D" w:rsidRDefault="00E6258D" w:rsidP="00394E0C">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6258D" w:rsidRDefault="00E6258D" w:rsidP="00394E0C">
+    <w:p w14:paraId="0B0E5304" w14:textId="77777777" w:rsidR="00E6258D" w:rsidRDefault="00E6258D" w:rsidP="00394E0C">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C60213" w:rsidRDefault="00476482" w:rsidP="00C60213">
+    <w:p w14:paraId="3F937F78" w14:textId="77777777" w:rsidR="00C60213" w:rsidRDefault="00476482" w:rsidP="00C60213">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Unterschrift Gesuchsteller</w:t>
       </w:r>
       <w:r w:rsidR="000E4270">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00C60213">
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476482" w:rsidRDefault="00476482" w:rsidP="003331FB">
+    <w:p w14:paraId="188DEF38" w14:textId="77777777" w:rsidR="00476482" w:rsidRDefault="00476482" w:rsidP="003331FB">
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:t>Ort</w:t>
       </w:r>
       <w:r w:rsidR="000E4270">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="000E4270">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Datum</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unterschrift Gesuchsteller/in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="003331FB"/>
+    <w:p w14:paraId="181EFBE8" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="003331FB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4885"/>
         <w:gridCol w:w="4886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003331FB" w:rsidTr="00080B21">
+      <w:tr w:rsidR="003331FB" w14:paraId="49495002" w14:textId="77777777" w:rsidTr="00080B21">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
+          <w:p w14:paraId="77B2AE79" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="00855E6B" w:rsidP="00080B21">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3251,98 +3278,98 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C522C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
+          <w:p w14:paraId="1CDC44D5" w14:textId="77777777" w:rsidR="003331FB" w:rsidRDefault="003331FB" w:rsidP="00080B21">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A900EC" w:rsidRPr="00E6258D" w:rsidRDefault="00A900EC" w:rsidP="003331FB">
+    <w:p w14:paraId="1C8F3226" w14:textId="77777777" w:rsidR="00A900EC" w:rsidRPr="00E6258D" w:rsidRDefault="00A900EC" w:rsidP="003331FB">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A900EC" w:rsidRPr="00E6258D" w:rsidSect="00E6258D">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="737" w:right="991" w:bottom="709" w:left="1134" w:header="567" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F90EA6" w:rsidRDefault="00F90EA6">
+    <w:p w14:paraId="34144ABB" w14:textId="77777777" w:rsidR="00F06119" w:rsidRDefault="00F06119">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F90EA6" w:rsidRDefault="00F90EA6">
+    <w:p w14:paraId="1A7D6AD8" w14:textId="77777777" w:rsidR="00F06119" w:rsidRDefault="00F06119">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3359,83 +3386,83 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F90EA6" w:rsidRDefault="00F90EA6">
+    <w:p w14:paraId="56486CD5" w14:textId="77777777" w:rsidR="00F06119" w:rsidRDefault="00F06119">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F90EA6" w:rsidRDefault="00F90EA6">
+    <w:p w14:paraId="6C7438E4" w14:textId="77777777" w:rsidR="00F06119" w:rsidRDefault="00F06119">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14E300C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC889B6C"/>
     <w:lvl w:ilvl="0" w:tplc="521EBC66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Auflistung2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1723" w:hanging="360"/>
       </w:pPr>
@@ -4178,135 +4205,137 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="933517430">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1814984848">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1709405667">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="44255855">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="961153396">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1114981093">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="26181242">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="898050235">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YhCKl3mGf1aC80dIBdGfL4cFvnYR5oRtRmy/D0VpWvAsE0yqET175NOwRTjKOeMgQV4Orf0Sz9vhnCXYfto0nQ==" w:salt="h9myxAL0HNGFczSYrZ868w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MhzSC45P912KP+YIt7nVd9gwxBjiEqOG6FRyQIWvtMEChjuxXSalE84MyjxFfwl/9QprXauQ/B9SfD2lHoNghQ==" w:salt="F3aj7KtLz1nCOJ+ZofLBIA=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F90EA6"/>
     <w:rsid w:val="00023BF1"/>
     <w:rsid w:val="0002464C"/>
     <w:rsid w:val="00025A2D"/>
     <w:rsid w:val="00042D39"/>
     <w:rsid w:val="000431BB"/>
     <w:rsid w:val="000458A8"/>
     <w:rsid w:val="000571F4"/>
     <w:rsid w:val="0006164B"/>
     <w:rsid w:val="00065928"/>
     <w:rsid w:val="00065D64"/>
     <w:rsid w:val="00083528"/>
     <w:rsid w:val="00084977"/>
     <w:rsid w:val="00087D4E"/>
     <w:rsid w:val="00092449"/>
     <w:rsid w:val="0009612A"/>
     <w:rsid w:val="00096EB7"/>
     <w:rsid w:val="000A4C5D"/>
     <w:rsid w:val="000B20E0"/>
     <w:rsid w:val="000B3240"/>
     <w:rsid w:val="000C0018"/>
     <w:rsid w:val="000C68D4"/>
     <w:rsid w:val="000D5457"/>
@@ -4327,97 +4356,99 @@
     <w:rsid w:val="00150CE2"/>
     <w:rsid w:val="00162EC7"/>
     <w:rsid w:val="001636BA"/>
     <w:rsid w:val="00164097"/>
     <w:rsid w:val="001640A3"/>
     <w:rsid w:val="00171A8E"/>
     <w:rsid w:val="00182FFB"/>
     <w:rsid w:val="00186443"/>
     <w:rsid w:val="00186549"/>
     <w:rsid w:val="00192E52"/>
     <w:rsid w:val="001A5AB7"/>
     <w:rsid w:val="001A6EB2"/>
     <w:rsid w:val="001B2F01"/>
     <w:rsid w:val="001E2589"/>
     <w:rsid w:val="001F1BA5"/>
     <w:rsid w:val="001F5ECA"/>
     <w:rsid w:val="00214869"/>
     <w:rsid w:val="00230FCE"/>
     <w:rsid w:val="002414A3"/>
     <w:rsid w:val="00244EAA"/>
     <w:rsid w:val="002456BA"/>
     <w:rsid w:val="00247587"/>
     <w:rsid w:val="002637FF"/>
     <w:rsid w:val="002959A3"/>
     <w:rsid w:val="00295E73"/>
+    <w:rsid w:val="002A6419"/>
     <w:rsid w:val="002B67D9"/>
     <w:rsid w:val="002D364A"/>
     <w:rsid w:val="002D5F52"/>
     <w:rsid w:val="002E5B00"/>
     <w:rsid w:val="002E73F5"/>
     <w:rsid w:val="00302D3E"/>
     <w:rsid w:val="0031243F"/>
     <w:rsid w:val="0031282F"/>
     <w:rsid w:val="0032211E"/>
     <w:rsid w:val="003250F3"/>
     <w:rsid w:val="003254CD"/>
     <w:rsid w:val="00326C96"/>
     <w:rsid w:val="003331FB"/>
     <w:rsid w:val="00344B4B"/>
     <w:rsid w:val="00344D65"/>
     <w:rsid w:val="00345597"/>
     <w:rsid w:val="00352823"/>
     <w:rsid w:val="00372B43"/>
     <w:rsid w:val="00383126"/>
     <w:rsid w:val="003924AA"/>
     <w:rsid w:val="00394E0C"/>
     <w:rsid w:val="003A3DBE"/>
     <w:rsid w:val="003A4670"/>
     <w:rsid w:val="003B0A34"/>
     <w:rsid w:val="003B6680"/>
     <w:rsid w:val="003C153C"/>
     <w:rsid w:val="003D06F4"/>
     <w:rsid w:val="003D4D4B"/>
     <w:rsid w:val="003D5AA2"/>
     <w:rsid w:val="003D64FE"/>
     <w:rsid w:val="003E20CE"/>
     <w:rsid w:val="003F10C5"/>
     <w:rsid w:val="003F15B4"/>
     <w:rsid w:val="004020B9"/>
     <w:rsid w:val="004031EB"/>
     <w:rsid w:val="0042389D"/>
     <w:rsid w:val="00430651"/>
     <w:rsid w:val="004372F0"/>
     <w:rsid w:val="00442939"/>
     <w:rsid w:val="00445CBA"/>
     <w:rsid w:val="00446CFC"/>
     <w:rsid w:val="00455AA8"/>
     <w:rsid w:val="004606DE"/>
     <w:rsid w:val="00476482"/>
     <w:rsid w:val="00476EAB"/>
     <w:rsid w:val="004912FD"/>
     <w:rsid w:val="00494B65"/>
+    <w:rsid w:val="00495523"/>
     <w:rsid w:val="004973D9"/>
     <w:rsid w:val="004A1A6E"/>
     <w:rsid w:val="004A7909"/>
     <w:rsid w:val="004B1DEB"/>
     <w:rsid w:val="004C50F2"/>
     <w:rsid w:val="004C5F00"/>
     <w:rsid w:val="004D5E40"/>
     <w:rsid w:val="004F0B1B"/>
     <w:rsid w:val="004F56C5"/>
     <w:rsid w:val="004F5A87"/>
     <w:rsid w:val="00507509"/>
     <w:rsid w:val="00516523"/>
     <w:rsid w:val="00521594"/>
     <w:rsid w:val="0052402D"/>
     <w:rsid w:val="00526780"/>
     <w:rsid w:val="0055067D"/>
     <w:rsid w:val="00552492"/>
     <w:rsid w:val="005575BF"/>
     <w:rsid w:val="005578AD"/>
     <w:rsid w:val="00563202"/>
     <w:rsid w:val="00565CB3"/>
     <w:rsid w:val="005704F1"/>
     <w:rsid w:val="00575E9A"/>
     <w:rsid w:val="00581D75"/>
     <w:rsid w:val="005A6E1D"/>
@@ -4433,50 +4464,51 @@
     <w:rsid w:val="00631530"/>
     <w:rsid w:val="00631720"/>
     <w:rsid w:val="00631AE0"/>
     <w:rsid w:val="00635212"/>
     <w:rsid w:val="00637582"/>
     <w:rsid w:val="006546EA"/>
     <w:rsid w:val="00663C3A"/>
     <w:rsid w:val="00664B01"/>
     <w:rsid w:val="006775E9"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="0069100B"/>
     <w:rsid w:val="0069281C"/>
     <w:rsid w:val="0069677E"/>
     <w:rsid w:val="0069770D"/>
     <w:rsid w:val="006A2DE8"/>
     <w:rsid w:val="006A6C8F"/>
     <w:rsid w:val="006A7E9A"/>
     <w:rsid w:val="006B2A35"/>
     <w:rsid w:val="006C0EDD"/>
     <w:rsid w:val="006C67EB"/>
     <w:rsid w:val="006C702A"/>
     <w:rsid w:val="006D370B"/>
     <w:rsid w:val="006D455F"/>
     <w:rsid w:val="006E2783"/>
     <w:rsid w:val="006E5268"/>
+    <w:rsid w:val="0070142E"/>
     <w:rsid w:val="007254F3"/>
     <w:rsid w:val="007256CC"/>
     <w:rsid w:val="00727DBE"/>
     <w:rsid w:val="00737428"/>
     <w:rsid w:val="00743665"/>
     <w:rsid w:val="00745612"/>
     <w:rsid w:val="00747C9F"/>
     <w:rsid w:val="00750494"/>
     <w:rsid w:val="00751699"/>
     <w:rsid w:val="00754E33"/>
     <w:rsid w:val="00765D60"/>
     <w:rsid w:val="0077115C"/>
     <w:rsid w:val="007A3064"/>
     <w:rsid w:val="007A488C"/>
     <w:rsid w:val="007B5366"/>
     <w:rsid w:val="007B6847"/>
     <w:rsid w:val="007C0671"/>
     <w:rsid w:val="007C1F49"/>
     <w:rsid w:val="007C6512"/>
     <w:rsid w:val="007C79FC"/>
     <w:rsid w:val="007D0A47"/>
     <w:rsid w:val="007D1641"/>
     <w:rsid w:val="007E406F"/>
     <w:rsid w:val="007F4188"/>
     <w:rsid w:val="007F76FC"/>
@@ -4550,186 +4582,192 @@
     <w:rsid w:val="00B0327C"/>
     <w:rsid w:val="00B129DC"/>
     <w:rsid w:val="00B230CE"/>
     <w:rsid w:val="00B251DF"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B349FC"/>
     <w:rsid w:val="00B36938"/>
     <w:rsid w:val="00B3712D"/>
     <w:rsid w:val="00B433C8"/>
     <w:rsid w:val="00B477FF"/>
     <w:rsid w:val="00B5277F"/>
     <w:rsid w:val="00B5519F"/>
     <w:rsid w:val="00B713E2"/>
     <w:rsid w:val="00B71A0A"/>
     <w:rsid w:val="00B7254D"/>
     <w:rsid w:val="00B80351"/>
     <w:rsid w:val="00B83509"/>
     <w:rsid w:val="00B9738F"/>
     <w:rsid w:val="00B97B03"/>
     <w:rsid w:val="00BA4580"/>
     <w:rsid w:val="00BA7228"/>
     <w:rsid w:val="00BA76FA"/>
     <w:rsid w:val="00BB4358"/>
     <w:rsid w:val="00BD0233"/>
     <w:rsid w:val="00BD36F7"/>
+    <w:rsid w:val="00BD4BD7"/>
     <w:rsid w:val="00BD7A0C"/>
     <w:rsid w:val="00BF0939"/>
     <w:rsid w:val="00BF6AEC"/>
     <w:rsid w:val="00BF6DE9"/>
     <w:rsid w:val="00C126A9"/>
     <w:rsid w:val="00C233B3"/>
     <w:rsid w:val="00C255F2"/>
     <w:rsid w:val="00C31198"/>
     <w:rsid w:val="00C32BC3"/>
     <w:rsid w:val="00C41A0A"/>
     <w:rsid w:val="00C60213"/>
     <w:rsid w:val="00C6227C"/>
     <w:rsid w:val="00C70247"/>
     <w:rsid w:val="00C70401"/>
     <w:rsid w:val="00C72547"/>
     <w:rsid w:val="00C75289"/>
     <w:rsid w:val="00C75CB7"/>
     <w:rsid w:val="00C7729F"/>
+    <w:rsid w:val="00C90F40"/>
     <w:rsid w:val="00C91D29"/>
     <w:rsid w:val="00CB41A1"/>
     <w:rsid w:val="00CB5E93"/>
     <w:rsid w:val="00CC1647"/>
     <w:rsid w:val="00CC2BC1"/>
     <w:rsid w:val="00CC4D3A"/>
     <w:rsid w:val="00CC56BA"/>
     <w:rsid w:val="00CC7503"/>
     <w:rsid w:val="00CD6CEE"/>
     <w:rsid w:val="00CF0503"/>
     <w:rsid w:val="00CF451C"/>
     <w:rsid w:val="00CF6ED6"/>
     <w:rsid w:val="00D0319D"/>
     <w:rsid w:val="00D06FD7"/>
     <w:rsid w:val="00D11A32"/>
     <w:rsid w:val="00D15332"/>
     <w:rsid w:val="00D3084C"/>
     <w:rsid w:val="00D42C19"/>
     <w:rsid w:val="00D53E55"/>
     <w:rsid w:val="00D6134E"/>
     <w:rsid w:val="00D65C13"/>
     <w:rsid w:val="00D90689"/>
     <w:rsid w:val="00D97B2A"/>
     <w:rsid w:val="00DB1A6A"/>
     <w:rsid w:val="00DB230C"/>
     <w:rsid w:val="00DC35DD"/>
     <w:rsid w:val="00DC3650"/>
     <w:rsid w:val="00DC4C64"/>
     <w:rsid w:val="00DD074F"/>
     <w:rsid w:val="00DD5AC6"/>
     <w:rsid w:val="00DF3399"/>
+    <w:rsid w:val="00DF649D"/>
     <w:rsid w:val="00DF7510"/>
+    <w:rsid w:val="00E00133"/>
     <w:rsid w:val="00E0349D"/>
     <w:rsid w:val="00E06939"/>
     <w:rsid w:val="00E072D0"/>
     <w:rsid w:val="00E1583B"/>
     <w:rsid w:val="00E27CE5"/>
     <w:rsid w:val="00E30C2B"/>
     <w:rsid w:val="00E320E1"/>
     <w:rsid w:val="00E34073"/>
     <w:rsid w:val="00E5009E"/>
     <w:rsid w:val="00E6258D"/>
     <w:rsid w:val="00E70067"/>
     <w:rsid w:val="00E72BEB"/>
     <w:rsid w:val="00E80AA9"/>
     <w:rsid w:val="00E83863"/>
     <w:rsid w:val="00E90371"/>
     <w:rsid w:val="00E95624"/>
     <w:rsid w:val="00EA2D6C"/>
     <w:rsid w:val="00EA5804"/>
     <w:rsid w:val="00EB24BC"/>
     <w:rsid w:val="00EB52AA"/>
     <w:rsid w:val="00EB55FF"/>
     <w:rsid w:val="00EE024F"/>
     <w:rsid w:val="00EF2788"/>
+    <w:rsid w:val="00F06119"/>
     <w:rsid w:val="00F12707"/>
     <w:rsid w:val="00F17D64"/>
     <w:rsid w:val="00F23F32"/>
     <w:rsid w:val="00F245B7"/>
     <w:rsid w:val="00F36F7D"/>
     <w:rsid w:val="00F4183B"/>
     <w:rsid w:val="00F43CA5"/>
     <w:rsid w:val="00F461C6"/>
     <w:rsid w:val="00F51528"/>
     <w:rsid w:val="00F62DED"/>
     <w:rsid w:val="00F67A38"/>
     <w:rsid w:val="00F73250"/>
     <w:rsid w:val="00F8597B"/>
     <w:rsid w:val="00F90EA6"/>
     <w:rsid w:val="00F978CF"/>
     <w:rsid w:val="00FA6B8B"/>
     <w:rsid w:val="00FC34B8"/>
     <w:rsid w:val="00FC7C82"/>
     <w:rsid w:val="00FD0770"/>
     <w:rsid w:val="00FD3C0E"/>
     <w:rsid w:val="00FD7204"/>
     <w:rsid w:val="00FF151C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3933FBEC"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4952,50 +4990,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F12707"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00FF151C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="0"/>
@@ -5584,51 +5627,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
     <w:name w:val="Titel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Titel"/>
     <w:rsid w:val="00150CE2"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
       <w:b/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fett">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00C233B3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="634019231">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1196119420">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5915,72 +5958,72 @@
         </group>
       </tab>
     </tabs>
   </ribbon>
 </customUI>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142DC410-A60C-4300-BBD3-FD911EB98671}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>98695F0F.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>265</Words>
-  <Characters>1671</Characters>
+  <Words>262</Words>
+  <Characters>1657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1933</CharactersWithSpaces>
+  <CharactersWithSpaces>1916</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>