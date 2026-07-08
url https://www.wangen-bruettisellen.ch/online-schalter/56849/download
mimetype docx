--- v0 (2025-10-30)
+++ v1 (2026-07-08)
@@ -5,96 +5,96 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9696" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="3742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w:rsidTr="0073501E">
+      <w:tr w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w14:paraId="2E95FA25" w14:textId="77777777" w:rsidTr="0073501E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
+          <w:p w14:paraId="693C5AEF" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRPr="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="227ECFEF" wp14:editId="22FBC209">
                   <wp:extent cx="2971154" cy="889200"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
                   <wp:docPr id="2" name="Grafik 2" descr="G:\Alle\Masterdateien\Logo Gemeindeverwaltung.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="G:\Alle\Masterdateien\Logo Gemeindeverwaltung.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -104,163 +104,175 @@
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971154" cy="889200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
+          <w:p w14:paraId="4B797098" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>GEMEINDEVERWALTUNG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
+          <w:p w14:paraId="0CE15508" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>STATIONSSTRASSE 10</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
+          <w:p w14:paraId="3B87D744" w14:textId="77777777" w:rsidR="006A7E9A" w:rsidRDefault="006A7E9A" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
               <w:spacing w:after="50"/>
             </w:pPr>
             <w:r>
               <w:t>8306 BRÜTTISELLEN</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A116E3" w:rsidRDefault="00A116E3" w:rsidP="00A116E3">
+          <w:p w14:paraId="54836ECD" w14:textId="77777777" w:rsidR="00DC5729" w:rsidRDefault="00A116E3" w:rsidP="00A116E3">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Abteilung Tiefbau, Unterhalt und Sicherheit </w:t>
+              <w:t xml:space="preserve">Abteilung </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5729">
+              <w:t xml:space="preserve">Bau </w:t>
+            </w:r>
+            <w:r>
+              <w:t>und Sicherheit</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A116E3" w:rsidRDefault="00A116E3" w:rsidP="00A116E3">
+          <w:p w14:paraId="501123A4" w14:textId="177FD8A1" w:rsidR="00A116E3" w:rsidRDefault="00A116E3" w:rsidP="00A116E3">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
-              <w:t>Telefon direkt 044 805 91 64</w:t>
+              <w:t xml:space="preserve">Telefon direkt 044 805 91 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5729">
+              <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A116E3" w:rsidRDefault="00A116E3" w:rsidP="00A116E3">
+          <w:p w14:paraId="3C911B80" w14:textId="4EE780AD" w:rsidR="00A116E3" w:rsidRDefault="00DC5729" w:rsidP="00A116E3">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
-              <w:t>sicherheit@wangen-bruettisellen.ch</w:t>
+              <w:t>b+s</w:t>
+            </w:r>
+            <w:r w:rsidR="00A116E3">
+              <w:t>@wangen-bruettisellen.ch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A116E3" w:rsidRDefault="00A116E3" w:rsidP="00A116E3">
+          <w:p w14:paraId="25D8DDEF" w14:textId="77777777" w:rsidR="00A116E3" w:rsidRDefault="00A116E3" w:rsidP="00A116E3">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
             <w:r>
               <w:t>www.wangen-bruettisellen.ch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00083528" w:rsidRDefault="00083528" w:rsidP="006A7E9A">
+          <w:p w14:paraId="0BC6EAE6" w14:textId="77777777" w:rsidR="00083528" w:rsidRDefault="00083528" w:rsidP="006A7E9A">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00083528" w:rsidRPr="006A7E9A" w:rsidRDefault="00083528" w:rsidP="004944F5">
+          <w:p w14:paraId="692E418F" w14:textId="77777777" w:rsidR="00083528" w:rsidRPr="006A7E9A" w:rsidRDefault="00083528" w:rsidP="004944F5">
             <w:pPr>
               <w:pStyle w:val="Briefkopf"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B002D" w:rsidRDefault="004944F5" w:rsidP="00A81ACB">
+    <w:p w14:paraId="4AAA2632" w14:textId="77777777" w:rsidR="009B002D" w:rsidRDefault="004944F5" w:rsidP="00A81ACB">
       <w:pPr>
         <w:pStyle w:val="BetreffTitel"/>
       </w:pPr>
       <w:r>
         <w:t>Durchfahrtsbewilligung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="004944F5" w:rsidRDefault="004944F5" w:rsidP="004944F5"/>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="004944F5">
+    <w:p w14:paraId="7C883450" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="004944F5" w:rsidRDefault="004944F5" w:rsidP="004944F5"/>
+    <w:p w14:paraId="104BCD56" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="004944F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zum Befahren der nachgenannten, mit Verboten belegten Strassen und Wege im Zusammenhang mit der </w:t>
       </w:r>
       <w:r w:rsidR="00A11528">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Veranstaltung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="004944F5">
+    <w:p w14:paraId="471121DA" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="004944F5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="774C7837" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Örtlichkeit:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:b/>
@@ -281,113 +293,111 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...50 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="4BACD5E2" w14:textId="77777777" w:rsidR="004944F5" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Zweck:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
@@ -457,62 +467,62 @@
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="40961B57" w14:textId="77777777" w:rsidR="004944F5" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0022709B" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="59A3A315" w14:textId="77777777" w:rsidR="0022709B" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Gültigkeit:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="00B4433D">
@@ -595,70 +605,70 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="00B4433D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="00B4433D">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="75B44B98" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="20C506CC" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Fahrzeugart/-marke:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="0070C0"/>
@@ -729,51 +739,51 @@
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="41A28E43" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Farbe:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
@@ -954,51 +964,51 @@
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00186BC2" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="14386521" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00186BC2" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Verantwortliche Person:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1104,51 +1114,51 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022709B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00186BC2">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Abteilung Tiefbau, Unterhalt und Sicherheit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0022709B" w:rsidRPr="0022709B" w:rsidRDefault="0022709B" w:rsidP="00245567">
+    <w:p w14:paraId="528C4CB9" w14:textId="77777777" w:rsidR="0022709B" w:rsidRPr="0022709B" w:rsidRDefault="0022709B" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Strasse:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -1225,51 +1235,51 @@
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022709B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="0022709B" w:rsidP="00245567">
+    <w:p w14:paraId="6B6835B6" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="0022709B" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>PLZ/Ort:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0022709B">
         <w:rPr>
@@ -1347,51 +1357,51 @@
       </w:r>
       <w:r w:rsidRPr="0022709B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004944F5" w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="17E18586" w14:textId="77777777" w:rsidR="004944F5" w:rsidRPr="00E27918" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel. Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
@@ -1464,297 +1474,319 @@
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0022709B" w:rsidRPr="0022709B">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004944F5" w:rsidRDefault="004944F5" w:rsidP="00245567">
+    <w:p w14:paraId="41CC29A4" w14:textId="77777777" w:rsidR="004944F5" w:rsidRDefault="004944F5" w:rsidP="00245567">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E27918">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
+    <w:p w14:paraId="506648C0" w14:textId="77777777" w:rsidR="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
+    <w:p w14:paraId="7F01D539" w14:textId="77777777" w:rsidR="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
+    <w:p w14:paraId="045DE5FE" w14:textId="77777777" w:rsidR="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Dieses Formular per E-Mail oder Post einsenden an:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
+    <w:p w14:paraId="214D0589" w14:textId="77777777" w:rsidR="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00186BC2" w:rsidRPr="00A11528" w:rsidRDefault="00A11528" w:rsidP="002A35ED">
+    <w:p w14:paraId="22DA1E74" w14:textId="77777777" w:rsidR="00186BC2" w:rsidRPr="00A11528" w:rsidRDefault="00A11528" w:rsidP="002A35ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11528">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeindeverwaltung Wangen-Brüttisellen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A35ED" w:rsidRPr="00A11528" w:rsidRDefault="002A35ED" w:rsidP="002A35ED">
+    <w:p w14:paraId="24CF1F22" w14:textId="660751A7" w:rsidR="002A35ED" w:rsidRPr="00A11528" w:rsidRDefault="002A35ED" w:rsidP="002A35ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11528">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>Abteilung Sicherheit</w:t>
+        <w:t xml:space="preserve">Abteilung </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5729">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bau und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11528">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Sicherheit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A35ED" w:rsidRPr="00A11528" w:rsidRDefault="002A35ED" w:rsidP="00186BC2">
+    <w:p w14:paraId="38EA30C5" w14:textId="77777777" w:rsidR="002A35ED" w:rsidRPr="00A11528" w:rsidRDefault="002A35ED" w:rsidP="00186BC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11528">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Stationsstrasse 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00186BC2" w:rsidRPr="00A11528" w:rsidRDefault="00186BC2" w:rsidP="00186BC2">
+    <w:p w14:paraId="0B5DD21B" w14:textId="77777777" w:rsidR="00186BC2" w:rsidRPr="00A11528" w:rsidRDefault="00186BC2" w:rsidP="00186BC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11528">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">8306 Brüttisellen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00186BC2" w:rsidRPr="00A11528" w:rsidRDefault="00A11528" w:rsidP="00186BC2">
+    <w:p w14:paraId="295215CD" w14:textId="128812FA" w:rsidR="00186BC2" w:rsidRPr="00A11528" w:rsidRDefault="00DC5729" w:rsidP="00186BC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11528">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>sicherheit</w:t>
+        <w:t>b+s</w:t>
       </w:r>
       <w:r w:rsidR="002A35ED" w:rsidRPr="00A11528">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>@wangen-bruettisellen.ch</w:t>
       </w:r>
       <w:r w:rsidR="00186BC2" w:rsidRPr="00A11528">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00186BC2" w:rsidRPr="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
+    <w:p w14:paraId="4D1B1198" w14:textId="77777777" w:rsidR="00186BC2" w:rsidRPr="00186BC2" w:rsidRDefault="00186BC2" w:rsidP="004944F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00186BC2" w:rsidRPr="00186BC2" w:rsidSect="009B3538">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="737" w:right="1134" w:bottom="1077" w:left="1134" w:header="567" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004944F5" w:rsidRDefault="004944F5">
+    <w:p w14:paraId="49B7A437" w14:textId="77777777" w:rsidR="00FA39A3" w:rsidRDefault="00FA39A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004944F5" w:rsidRDefault="004944F5">
+    <w:p w14:paraId="6435CC73" w14:textId="77777777" w:rsidR="00FA39A3" w:rsidRDefault="00FA39A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1771,65 +1803,65 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009E5B30" w:rsidRPr="009B3538" w:rsidRDefault="009E5B30" w:rsidP="009B3538">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24FCB010" w14:textId="77777777" w:rsidR="009E5B30" w:rsidRPr="009B3538" w:rsidRDefault="009E5B30" w:rsidP="009B3538">
     <w:pPr>
       <w:pStyle w:val="Fusszeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00516523">
       <w:rPr>
         <w:rStyle w:val="DokumentPfad"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00516523">
       <w:rPr>
         <w:rStyle w:val="DokumentPfad"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME  \p  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00516523">
       <w:rPr>
         <w:rStyle w:val="DokumentPfad"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004944F5">
@@ -1884,137 +1916,137 @@
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00251EE3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004944F5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00251EE3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009E5B30" w:rsidRDefault="009E5B30"/>
+  <w:p w14:paraId="0CFB0CAA" w14:textId="77777777" w:rsidR="009E5B30" w:rsidRDefault="009E5B30"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009E5B30" w:rsidRPr="00A862A7" w:rsidRDefault="009E5B30" w:rsidP="009B3538">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F61170F" w14:textId="77777777" w:rsidR="009E5B30" w:rsidRPr="00A862A7" w:rsidRDefault="009E5B30" w:rsidP="009B3538">
     <w:pPr>
       <w:pStyle w:val="Fusszeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00516523">
       <w:rPr>
         <w:rStyle w:val="DokumentPfad"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00516523">
       <w:rPr>
         <w:rStyle w:val="DokumentPfad"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME  \p  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00516523">
       <w:rPr>
         <w:rStyle w:val="DokumentPfad"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004944F5">
       <w:rPr>
         <w:rStyle w:val="DokumentPfad"/>
         <w:noProof/>
       </w:rPr>
       <w:t>Dokument1</w:t>
     </w:r>
     <w:r w:rsidRPr="00516523">
       <w:rPr>
         <w:rStyle w:val="DokumentPfad"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004944F5" w:rsidRDefault="004944F5">
+    <w:p w14:paraId="55EE2852" w14:textId="77777777" w:rsidR="00FA39A3" w:rsidRDefault="00FA39A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004944F5" w:rsidRDefault="004944F5">
+    <w:p w14:paraId="5176F73D" w14:textId="77777777" w:rsidR="00FA39A3" w:rsidRDefault="00FA39A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="004C5F00" w:rsidRDefault="004C5F00">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="712D455A" w14:textId="77777777" w:rsidR="004C5F00" w:rsidRDefault="004C5F00">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="004C5F00" w:rsidRPr="004C5F00" w:rsidRDefault="004C5F00">
+  <w:p w14:paraId="70CA88A6" w14:textId="77777777" w:rsidR="004C5F00" w:rsidRPr="004C5F00" w:rsidRDefault="004C5F00">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056D4845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A8A93C4"/>
     <w:lvl w:ilvl="0" w:tplc="C082D0D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Auflistung2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1723" w:hanging="360"/>
       </w:pPr>
@@ -2757,109 +2789,110 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1145969622">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1755079893">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1691570558">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1412772085">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="151145371">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1213077628">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="361517420">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="c8mA0jmaJDcwY7W7xuUxsznOkDRvKAHp6//C8EsLwNQeBhL65TPE2O5E8x6duahbUR2yfTDru+EUwdpIZ0EV+Q==" w:salt="ETuP/jCY/UqT/7Uf+lV0LA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vspIHlUhQIm66JA6ihytm6BYF/fssjlm0vE5IfFja7JD1YElqCEplDVtrUoz+3T8idOVgNdNOYjVwDic2F9B4g==" w:salt="PKQ3VhLcYzBJLsIV6HciCQ=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004944F5"/>
     <w:rsid w:val="00020EA4"/>
     <w:rsid w:val="00023BF1"/>
     <w:rsid w:val="0002428C"/>
     <w:rsid w:val="0002464C"/>
     <w:rsid w:val="00025A2D"/>
     <w:rsid w:val="00042D39"/>
     <w:rsid w:val="000431BB"/>
     <w:rsid w:val="000458A8"/>
     <w:rsid w:val="0006164B"/>
     <w:rsid w:val="00065928"/>
     <w:rsid w:val="00083528"/>
     <w:rsid w:val="00087D4E"/>
     <w:rsid w:val="00092449"/>
     <w:rsid w:val="0009612A"/>
     <w:rsid w:val="00096EB7"/>
     <w:rsid w:val="000B20E0"/>
     <w:rsid w:val="000B3240"/>
     <w:rsid w:val="000C0018"/>
     <w:rsid w:val="000C68D4"/>
     <w:rsid w:val="000D5457"/>
     <w:rsid w:val="000E5D62"/>
     <w:rsid w:val="00101C29"/>
@@ -2937,50 +2970,51 @@
     <w:rsid w:val="004912FD"/>
     <w:rsid w:val="004944F5"/>
     <w:rsid w:val="004973D9"/>
     <w:rsid w:val="004A1A6E"/>
     <w:rsid w:val="004A7909"/>
     <w:rsid w:val="004B1DEB"/>
     <w:rsid w:val="004C59B0"/>
     <w:rsid w:val="004C5F00"/>
     <w:rsid w:val="004D5E40"/>
     <w:rsid w:val="004F0B1B"/>
     <w:rsid w:val="004F56C5"/>
     <w:rsid w:val="004F5A87"/>
     <w:rsid w:val="00507509"/>
     <w:rsid w:val="00516523"/>
     <w:rsid w:val="0052402D"/>
     <w:rsid w:val="00526780"/>
     <w:rsid w:val="0055067D"/>
     <w:rsid w:val="00552492"/>
     <w:rsid w:val="005575BF"/>
     <w:rsid w:val="005578AD"/>
     <w:rsid w:val="00563202"/>
     <w:rsid w:val="00565CB3"/>
     <w:rsid w:val="005704F1"/>
     <w:rsid w:val="00575E9A"/>
     <w:rsid w:val="00581D75"/>
+    <w:rsid w:val="00594641"/>
     <w:rsid w:val="005C4F82"/>
     <w:rsid w:val="005D6C72"/>
     <w:rsid w:val="005D7280"/>
     <w:rsid w:val="005E05CF"/>
     <w:rsid w:val="005E3ED5"/>
     <w:rsid w:val="005E6996"/>
     <w:rsid w:val="005F49E1"/>
     <w:rsid w:val="005F68D8"/>
     <w:rsid w:val="005F690B"/>
     <w:rsid w:val="0061642D"/>
     <w:rsid w:val="006212CC"/>
     <w:rsid w:val="00631530"/>
     <w:rsid w:val="00631720"/>
     <w:rsid w:val="00631AE0"/>
     <w:rsid w:val="00634714"/>
     <w:rsid w:val="00635212"/>
     <w:rsid w:val="00637582"/>
     <w:rsid w:val="006546EA"/>
     <w:rsid w:val="00664B01"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="0069100B"/>
     <w:rsid w:val="0069281C"/>
     <w:rsid w:val="00694DE0"/>
     <w:rsid w:val="0069677E"/>
     <w:rsid w:val="0069770D"/>
@@ -3053,203 +3087,208 @@
     <w:rsid w:val="00972B1E"/>
     <w:rsid w:val="00975973"/>
     <w:rsid w:val="00997966"/>
     <w:rsid w:val="009A2515"/>
     <w:rsid w:val="009B002D"/>
     <w:rsid w:val="009B2901"/>
     <w:rsid w:val="009B3538"/>
     <w:rsid w:val="009B7053"/>
     <w:rsid w:val="009C0422"/>
     <w:rsid w:val="009D018A"/>
     <w:rsid w:val="009E5B30"/>
     <w:rsid w:val="009F2048"/>
     <w:rsid w:val="009F4BA2"/>
     <w:rsid w:val="00A11528"/>
     <w:rsid w:val="00A116E3"/>
     <w:rsid w:val="00A20A47"/>
     <w:rsid w:val="00A24FDA"/>
     <w:rsid w:val="00A30F7E"/>
     <w:rsid w:val="00A51209"/>
     <w:rsid w:val="00A51777"/>
     <w:rsid w:val="00A57943"/>
     <w:rsid w:val="00A63E13"/>
     <w:rsid w:val="00A66C20"/>
     <w:rsid w:val="00A66D7E"/>
     <w:rsid w:val="00A70217"/>
+    <w:rsid w:val="00A71625"/>
     <w:rsid w:val="00A81ACB"/>
     <w:rsid w:val="00A841E0"/>
     <w:rsid w:val="00A862A7"/>
     <w:rsid w:val="00A87ECA"/>
     <w:rsid w:val="00AA13FA"/>
     <w:rsid w:val="00AD6CAE"/>
     <w:rsid w:val="00B00226"/>
     <w:rsid w:val="00B230CE"/>
     <w:rsid w:val="00B251DF"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B36938"/>
     <w:rsid w:val="00B3712D"/>
     <w:rsid w:val="00B477FF"/>
     <w:rsid w:val="00B5277F"/>
     <w:rsid w:val="00B5519F"/>
     <w:rsid w:val="00B713E2"/>
     <w:rsid w:val="00B71A0A"/>
     <w:rsid w:val="00B7254D"/>
     <w:rsid w:val="00B80351"/>
     <w:rsid w:val="00B83509"/>
     <w:rsid w:val="00B9738F"/>
     <w:rsid w:val="00B97B03"/>
     <w:rsid w:val="00BA7228"/>
     <w:rsid w:val="00BA76FA"/>
     <w:rsid w:val="00BB4358"/>
     <w:rsid w:val="00BD0233"/>
     <w:rsid w:val="00BD36F7"/>
     <w:rsid w:val="00BD7A0C"/>
     <w:rsid w:val="00BF0939"/>
     <w:rsid w:val="00BF6AEC"/>
     <w:rsid w:val="00BF6DE9"/>
     <w:rsid w:val="00C255F2"/>
     <w:rsid w:val="00C31198"/>
     <w:rsid w:val="00C32BC3"/>
     <w:rsid w:val="00C41A0A"/>
+    <w:rsid w:val="00C5258A"/>
     <w:rsid w:val="00C6227C"/>
     <w:rsid w:val="00C70247"/>
     <w:rsid w:val="00C70401"/>
     <w:rsid w:val="00C72547"/>
     <w:rsid w:val="00C75CB7"/>
     <w:rsid w:val="00C7729F"/>
     <w:rsid w:val="00C91D29"/>
     <w:rsid w:val="00CB41A1"/>
     <w:rsid w:val="00CB57AC"/>
     <w:rsid w:val="00CB5E93"/>
     <w:rsid w:val="00CC1647"/>
     <w:rsid w:val="00CC2BC1"/>
     <w:rsid w:val="00CC4D3A"/>
     <w:rsid w:val="00CD6CEE"/>
     <w:rsid w:val="00CF0503"/>
     <w:rsid w:val="00CF44BA"/>
     <w:rsid w:val="00CF451C"/>
     <w:rsid w:val="00CF6ED6"/>
     <w:rsid w:val="00D0319D"/>
     <w:rsid w:val="00D11A32"/>
     <w:rsid w:val="00D30CFF"/>
     <w:rsid w:val="00D42C19"/>
     <w:rsid w:val="00D516D2"/>
     <w:rsid w:val="00D6134E"/>
     <w:rsid w:val="00D65C13"/>
     <w:rsid w:val="00D90689"/>
     <w:rsid w:val="00D97B2A"/>
     <w:rsid w:val="00DB1A6A"/>
     <w:rsid w:val="00DC35DD"/>
     <w:rsid w:val="00DC4C64"/>
+    <w:rsid w:val="00DC5729"/>
     <w:rsid w:val="00DD074F"/>
     <w:rsid w:val="00DD5AC6"/>
     <w:rsid w:val="00DF3399"/>
     <w:rsid w:val="00DF7510"/>
     <w:rsid w:val="00E0349D"/>
     <w:rsid w:val="00E06939"/>
     <w:rsid w:val="00E1583B"/>
     <w:rsid w:val="00E27CE5"/>
     <w:rsid w:val="00E30C2B"/>
     <w:rsid w:val="00E320E1"/>
     <w:rsid w:val="00E34073"/>
     <w:rsid w:val="00E5009E"/>
     <w:rsid w:val="00E70067"/>
     <w:rsid w:val="00E72BEB"/>
     <w:rsid w:val="00E80AA9"/>
     <w:rsid w:val="00E80F9B"/>
     <w:rsid w:val="00E83863"/>
     <w:rsid w:val="00E90371"/>
     <w:rsid w:val="00E95624"/>
     <w:rsid w:val="00EA2D6C"/>
     <w:rsid w:val="00EA5804"/>
     <w:rsid w:val="00EB24BC"/>
     <w:rsid w:val="00EB52AA"/>
     <w:rsid w:val="00EB55FF"/>
     <w:rsid w:val="00ED64D9"/>
     <w:rsid w:val="00EE024F"/>
     <w:rsid w:val="00EF2788"/>
     <w:rsid w:val="00F12707"/>
     <w:rsid w:val="00F17D64"/>
     <w:rsid w:val="00F23434"/>
     <w:rsid w:val="00F23F32"/>
     <w:rsid w:val="00F245B7"/>
     <w:rsid w:val="00F36F7D"/>
     <w:rsid w:val="00F4183B"/>
     <w:rsid w:val="00F43CA5"/>
     <w:rsid w:val="00F461C6"/>
     <w:rsid w:val="00F51528"/>
     <w:rsid w:val="00F67A38"/>
     <w:rsid w:val="00F73250"/>
     <w:rsid w:val="00F84137"/>
     <w:rsid w:val="00F8597B"/>
     <w:rsid w:val="00F978CF"/>
+    <w:rsid w:val="00FA39A3"/>
     <w:rsid w:val="00FC34B8"/>
     <w:rsid w:val="00FC7C82"/>
     <w:rsid w:val="00FD0770"/>
     <w:rsid w:val="00FD3C0E"/>
     <w:rsid w:val="00FD7204"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="55FAD76C"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3472,50 +3511,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F12707"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="001313FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="0"/>
@@ -4113,80 +4157,82 @@
     <w:rsid w:val="004944F5"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
     <w:name w:val="Textkörper Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Textkrper"/>
     <w:rsid w:val="004944F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="130441701">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="925458774">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///U:\Vorlagen\Aktennotiz.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -4433,72 +4479,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D93B80-7DE2-4F12-96B5-83A7625569C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Aktennotiz.dotm</Template>
+  <Template>Aktennotiz</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>123</Words>
-  <Characters>781</Characters>
+  <Words>120</Words>
+  <Characters>762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>903</CharactersWithSpaces>
+  <CharactersWithSpaces>881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>